--- v1 (2026-02-16)
+++ v2 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566af4c288944724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9033bbb8054ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfd1d06e94ce94138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R32bb09a22737409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd1d06e94ce94138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32bb09a22737409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,66 +113,66 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>NadcapApproved</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>90053356</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>Texstars LLC                                      </x:v>
+        <x:v>TEXSTARS LLC</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>925 AVENUE H E                      </x:v>
+        <x:v>925 AVENUE H EAST</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>ARLINGTON                           </x:v>
+        <x:v>ARLINGTON</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>76011                               </x:v>
+        <x:v>76011-7721</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>(214) 708-4287</x:v>
+        <x:v>9726471366</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>972-641-2800</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>GSS 11801</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Modified Acrylic Plastic Panels, Forming of</x:v>
       </x:c>
@@ -208,66 +208,66 @@
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>False</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90053356</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>Texstars LLC                                      </x:v>
+        <x:v>TEXSTARS LLC</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>925 AVENUE H E                      </x:v>
+        <x:v>925 AVENUE H EAST</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>ARLINGTON                           </x:v>
+        <x:v>ARLINGTON</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>76011                               </x:v>
+        <x:v>76011-7721</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>(214) 708-4287</x:v>
+        <x:v>9726471366</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>972-641-2800</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>GSS 11802</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Fabrication of Monolithic Heat Resistant Plastic Parts</x:v>
       </x:c>
@@ -303,66 +303,66 @@
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>False</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>90053356</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>Texstars LLC                                      </x:v>
+        <x:v>TEXSTARS LLC</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>925 AVENUE H E                      </x:v>
+        <x:v>925 AVENUE H EAST</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>ARLINGTON                           </x:v>
+        <x:v>ARLINGTON</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>76011                               </x:v>
+        <x:v>76011-7721</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>(214) 708-4287</x:v>
+        <x:v>9726471366</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>972-641-2800</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>GSS 22650</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Adhesive Bonding of Metallic and Non-Metallic, General Purpose</x:v>
       </x:c>