--- v2 (2026-04-29)
+++ v3 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9033bbb8054ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0022114756d74ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R32bb09a22737409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1bc516561bdd4e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32bb09a22737409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc516561bdd4e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">