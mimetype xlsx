--- v3 (2026-06-18)
+++ v4 (2026-08-03)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0022114756d74ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125438b87c30431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1bc516561bdd4e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re0847899c19b4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc516561bdd4e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0847899c19b4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">