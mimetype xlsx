--- v2 (2026-02-16)
+++ v3 (2026-04-20)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd873f2b9855b45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019848efac8d4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R00497293c2624b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R88a314530b524b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00497293c2624b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88a314530b524b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">