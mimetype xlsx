--- v3 (2026-04-20)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019848efac8d4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a411b0e39264c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R88a314530b524b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R71213f3069274725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88a314530b524b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71213f3069274725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -654,54 +654,51 @@
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>Includes testing of Critical Parts. The processing of  “Critical Parts” is limited to the following personnel who were tested and passed:
-[...2 lines deleted...]
-There are no other changes to their audit schedule or approvals. Approval to process “Critical Parts” is good for 3 years. Extended to February 2026.
+        <x:v>Includes testing of Critical Parts. The processing of “Critical Parts” is limited to the following personnel who were tested and passed: Hirbawe Faris Employee # CY01413 #61 Gamliel Hanany Employee # CY01174 #27 There are no other changes to their audit schedule or approvals. Approval to process “Critical Parts” is good for 3 years. Extended to Dec 2026.
 </x:v>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>2391</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>152</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>Israel</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>IL</x:v>