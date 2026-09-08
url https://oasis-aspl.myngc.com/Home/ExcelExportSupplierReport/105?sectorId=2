--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a411b0e39264c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2347bc48bc543db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R71213f3069274725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R174fddc7bd534284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71213f3069274725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R174fddc7bd534284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -342,66 +342,66 @@
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>20100</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>972-4-9960871</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/29/2012</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P4" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>26215</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>152</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>Israel</x:v>
       </x:c>