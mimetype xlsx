--- v3 (2026-03-27)
+++ v4 (2026-05-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669cd946a27e4152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d0ff50d55a4f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4371a345bf104074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R120798e166c442ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4371a345bf104074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R120798e166c442ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">