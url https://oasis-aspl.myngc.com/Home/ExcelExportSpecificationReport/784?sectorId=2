--- v4 (2026-05-24)
+++ v5 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d0ff50d55a4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c60ea6e59b84796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R120798e166c442ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R69355a44c0134831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R120798e166c442ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69355a44c0134831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -134,60 +134,60 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>20296</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="K2" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ASTM E3</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Standard Guide for Preparation of Metallographic Specimens</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
@@ -505,222 +505,124 @@
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>108</x:v>
+        <x:v>26224</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90051187</x:v>
+        <x:v>90070395</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Kaiser Aluminum Washington</x:v>
+        <x:v>LABORATORY TESTING INC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>15000 E. Euclid Avenue</x:v>
+        <x:v>2331 TOPAZ DR</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Spokane</x:v>
+        <x:v>HATFIELD</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>WA</x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>99216-1813</x:v>
+        <x:v>19440</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>(509) 927-6221</x:v>
+        <x:v>2159979080</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>(509) 927-6115</x:v>
+        <x:v>800-219-9096</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>11/4/2005</x:v>
+        <x:v>8/29/2023</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>ASTM E3</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Standard Guide for Preparation of Metallographic Specimens</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>784</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>18087</x:v>
+        <x:v>29141</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>