--- v5 (2026-07-18)
+++ v6 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c60ea6e59b84796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd826670717184b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R69355a44c0134831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7aae90adf7714d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69355a44c0134831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7aae90adf7714d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">