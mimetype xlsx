--- v2 (2026-03-28)
+++ v3 (2026-05-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc641565b03424a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3601a62da3142cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcbec70065f6d4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R79e6d7d11fa94caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbec70065f6d4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79e6d7d11fa94caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">