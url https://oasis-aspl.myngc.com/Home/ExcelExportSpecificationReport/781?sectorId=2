--- v3 (2026-05-24)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3601a62da3142cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5c5e26010420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R79e6d7d11fa94caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Red8fb31fda95441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79e6d7d11fa94caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red8fb31fda95441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">