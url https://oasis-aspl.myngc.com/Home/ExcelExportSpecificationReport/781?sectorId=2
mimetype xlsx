--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5c5e26010420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1cda66e3ba4bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Red8fb31fda95441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7a858a8e73814b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red8fb31fda95441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a858a8e73814b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,222 +113,124 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>64</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90049888</x:v>
+        <x:v>90043872</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>DICKSON TESTING CO INC                            </x:v>
+        <x:v>ELEMENT MATERIALS TECHNOLOGY</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>11126 PALMER AVE                    </x:v>
+        <x:v>15062 BOLSA CHICA ST</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>SOUTH GATE                          </x:v>
+        <x:v>HUNTINGTON BEACH</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>90280-7410                          </x:v>
+        <x:v>92649-1023</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>562-862-8378</x:v>
+        <x:v>7148921961</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v/>
+        <x:v>714-892-8159</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>10/23/2009</x:v>
+        <x:v>11/17/2009</x:v>
       </x:c>
       <x:c r="K2" t="str">
-        <x:v/>
+        <x:v>1PLM2</x:v>
       </x:c>
       <x:c r="L2" t="str">
-        <x:v/>
+        <x:v>019002182</x:v>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ASTM E1251</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Standard Test Method for Analysis of Aluminum and Aluminum Alloys by Spark Atomic Emission Spectrometry</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V2" t="str">
         <x:v/>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>781</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>6050</x:v>
+        <x:v>28960</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>