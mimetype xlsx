--- v2 (2026-02-28)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150e33345dd14e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd04ce1c760485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R942f0b7de4e049c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R40b8daff6e994bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R942f0b7de4e049c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40b8daff6e994bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -511,66 +511,66 @@
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>90054958</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Applied Aerospace Structures Corp</x:v>
+        <x:v>APPLIED AEROSPACE STRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>3437 S Airport Way                 </x:v>
+        <x:v>3437 SOUTH AIRPORT WAY</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Stockton                            </x:v>
+        <x:v>STOCKTON</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>95206                               </x:v>
+        <x:v>95206-3853</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v> 209-983-3244</x:v>
+        <x:v>2099820160</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>209-982-3375</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>5/27/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>