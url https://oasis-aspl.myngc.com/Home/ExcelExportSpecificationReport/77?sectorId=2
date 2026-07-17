--- v3 (2026-05-25)
+++ v4 (2026-07-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd04ce1c760485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119171bc1d414823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R40b8daff6e994bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb420ea85bc694aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40b8daff6e994bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb420ea85bc694aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">