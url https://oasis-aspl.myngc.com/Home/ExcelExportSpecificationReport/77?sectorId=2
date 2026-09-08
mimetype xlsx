--- v4 (2026-07-17)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119171bc1d414823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8902211fc64955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb420ea85bc694aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R643d93ba460540aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb420ea85bc694aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R643d93ba460540aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,1104 +113,908 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>48</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90051954</x:v>
+        <x:v>90024568</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>3P PROCESSING LLC                                 </x:v>
+        <x:v>AAA PLATING  INSPECTION INC                      </x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1702 S KNIGHT ST                    </x:v>
+        <x:v>424 E DIXON ST                      </x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>COMPTON                             </x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>90222-1420                          </x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>3169430731</x:v>
+        <x:v>310-637-1066</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v>316-943-1028</x:v>
+        <x:v>310-637-5283</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V2" t="str">
         <x:v/>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>433</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>166</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90024568</x:v>
+        <x:v>90054292</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>AAA PLATING  INSPECTION INC                      </x:v>
+        <x:v>AIRCRAFT FINISHING CORP</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>424 E DIXON ST                      </x:v>
+        <x:v>612 RUTGERS RD</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>COMPTON                             </x:v>
+        <x:v>WEST BABYLON</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>CA </x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>90222-1420                          </x:v>
+        <x:v>11704-5555</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>310-637-1066</x:v>
+        <x:v>631-422-5000</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>310-637-5283</x:v>
+        <x:v>613-422-0815</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
         <x:v/>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>964</x:v>
+        <x:v>26042</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>196</x:v>
+        <x:v>26266</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90054292</x:v>
+        <x:v>90174381</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>AIRCRAFT FINISHING CORP</x:v>
+        <x:v>Align Precision 597 North 1500 West</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>612 RUTGERS RD</x:v>
+        <x:v>597 North 1500 West</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>WEST BABYLON</x:v>
+        <x:v>Cedar City</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>NY</x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>11704-5555</x:v>
+        <x:v>84721</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>631-422-5000</x:v>
+        <x:v>435-586-3871</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>613-422-0815</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/20/2023</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V4" t="str">
         <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>26042</x:v>
+        <x:v>29294</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>26266</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90174381</x:v>
+        <x:v>90054958</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Align Precision 597 North 1500 West</x:v>
+        <x:v>APPLIED AEROSPACE STRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>597 North 1500 West</x:v>
+        <x:v>3437 SOUTH AIRPORT WAY</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Cedar City</x:v>
+        <x:v>STOCKTON</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>UT</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>84721</x:v>
+        <x:v>95206-3853</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>435-586-3871</x:v>
+        <x:v>2099820160</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v/>
+        <x:v>209-982-3375</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>10/20/2023</x:v>
+        <x:v>5/27/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>29294</x:v>
+        <x:v>28741</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>26</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90054958</x:v>
+        <x:v>90008061</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>APPLIED AEROSPACE STRUCTURES LLC</x:v>
+        <x:v>BARRY AVENUE PLATING CO INC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>3437 SOUTH AIRPORT WAY</x:v>
+        <x:v>2210 BARRY AVE</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>STOCKTON</x:v>
+        <x:v>LOS ANGELES</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>95206-3853</x:v>
+        <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>2099820160</x:v>
+        <x:v>3104780078</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>209-982-3375</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>5/27/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>28741</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>171</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90008061</x:v>
+        <x:v>90049168</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>BARRY AVENUE PLATING CO INC</x:v>
+        <x:v>Bowman Plating Company Inc</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>2210 BARRY AVE</x:v>
+        <x:v>2631 E 126th St</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>LOS ANGELES</x:v>
+        <x:v>Compton</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>90064-1402</x:v>
+        <x:v>90222</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>3104780078</x:v>
+        <x:v>(310) 639-4343 EXTN 152</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v/>
+        <x:v>(310) 639-3577</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>1014</x:v>
+        <x:v>29624</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>59</x:v>
+        <x:v>43213</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90049168</x:v>
+        <x:v>90217589</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Bowman Plating Company Inc</x:v>
+        <x:v>CONNELL PROCESSING INC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>2631 E 126th St</x:v>
+        <x:v>3080 N AVON ST</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Compton</x:v>
+        <x:v>BURBANK</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>90222</x:v>
+        <x:v>91504-2003</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>(310) 639-4343 EXTN 152</x:v>
+        <x:v>8188457661</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>(310) 639-3577</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/25/2025</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V8" t="str">
         <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>29624</x:v>
+        <x:v>30420</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90049333</x:v>
+        <x:v>90050010</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>CALIFORNIA METAL PROCESSING CO                    </x:v>
+        <x:v>E M E INC</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>1530 W Slauson Ave                  </x:v>
+        <x:v>431 E. Oaks St</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Los Angeles                         </x:v>
+        <x:v>COMPTON</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>90047                               </x:v>
+        <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>3237532247</x:v>
+        <x:v>3106391621</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v/>
+        <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
         <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>36</x:v>
+        <x:v>30322</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>43213</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90217589</x:v>
+        <x:v>90051812</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>CONNELL PROCESSING INC</x:v>
+        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>3080 N AVON ST</x:v>
+        <x:v>432 E EUCLID AVE                    </x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>BURBANK</x:v>
+        <x:v>COMPTON                             </x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>91504-2003</x:v>
+        <x:v>90222-2810                          </x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>8188457661</x:v>
+        <x:v>323-636-1004</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v/>
+        <x:v>310-369-1025</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>7/25/2025</x:v>
+        <x:v>8/18/2006</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>FP-28</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V10" t="str">
         <x:v/>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>30420</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
-        <x:v>AS</x:v>
-[...194 lines deleted...]
-      <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>