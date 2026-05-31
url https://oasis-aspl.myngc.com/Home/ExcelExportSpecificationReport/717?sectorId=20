--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca4aec8754b4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7782c488ed134d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2a8509a970244c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1c4da20eb7e847d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a8509a970244c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c4da20eb7e847d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -407,124 +407,222 @@
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>25956</x:v>
+        <x:v>4373</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90078235</x:v>
+        <x:v>90021985</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>STARC LLC</x:v>
+        <x:v>PIONEER CIRCUITS INC                              </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>1041 CALLE TREPADORA</x:v>
+        <x:v>3021 S SHANNON ST                   </x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>SAN CLEMENTE </x:v>
+        <x:v>SANTA ANA                           </x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>92673</x:v>
+        <x:v>92704                               </x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>949-201-5791</x:v>
+        <x:v>7146413132</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v/>
+        <x:v>714-641-3120</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>2/1/2021</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>PR9-18</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Process Specification Threaded Fasteners, Installation of</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>No electronic hardware mounting per PR4-74</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>717</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>29976</x:v>
+        <x:v>30237</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="AF5" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="AG5" t="str">
+        <x:v>SP-SSSD</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="n">
+        <x:v>25956</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>90078235</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>STARC LLC</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>1041 CALLE TREPADORA</x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>SAN CLEMENTE </x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>92673</x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v>949-201-5791</x:v>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J6" t="str">
+        <x:v>2/1/2021</x:v>
+      </x:c>
+      <x:c r="K6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O6" t="str">
+        <x:v>PR9-18</x:v>
+      </x:c>
+      <x:c r="P6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q6" t="str">
+        <x:v>Process Specification Threaded Fasteners, Installation of</x:v>
+      </x:c>
+      <x:c r="R6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="T6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U6" t="str">
+        <x:v>Space</x:v>
+      </x:c>
+      <x:c r="V6" t="str">
+        <x:v>No electronic hardware mounting per PR4-74</x:v>
+      </x:c>
+      <x:c r="W6" t="n">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="X6" t="n">
+        <x:v>29976</x:v>
+      </x:c>
+      <x:c r="Y6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA6" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB6" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC6" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD6" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
-      <x:c r="AE5" t="n">
-[...5 lines deleted...]
-      <x:c r="AG5" t="str">
+      <x:c r="AE6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="AF6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="AG6" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>