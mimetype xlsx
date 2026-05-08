--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf61cd0ca2cb4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f9b7eac94a4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R97aca4a03e2d495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb8f2fd8035ab448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97aca4a03e2d495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8f2fd8035ab448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1110,63 +1110,63 @@
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
         <x:v>25999</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>90123318</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC                </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>300 AUSTIN BLVD                     </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>RED OAK                             </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>75154                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v/>
       </x:c>
       <x:c r="J12" t="str">
         <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ACS-PRS-5053</x:v>
       </x:c>