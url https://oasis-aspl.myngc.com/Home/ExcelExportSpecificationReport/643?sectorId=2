--- v4 (2026-05-08)
+++ v5 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f9b7eac94a4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864b0aaa3b6141c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb8f2fd8035ab448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0b465b5164af47db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8f2fd8035ab448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b465b5164af47db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1006,712 +1006,614 @@
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>26036</x:v>
+        <x:v>25999</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90124238</x:v>
+        <x:v>90123318</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>Northrop Grumman Systems Corp                     </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>5016 Hempstead Station Dr           </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>Kettering                           </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>OH </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>45429                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>937-490-4169</x:v>
+        <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v/>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>10/6/2021</x:v>
+        <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>ACS-PRS-5053</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Machining of Nonmetallic Honeycomb Details</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>No Foam Machining Performed</x:v>
+        <x:v>Limited to fabrication of NDT standards. Not authorized for production. </x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>26178</x:v>
+        <x:v>26167</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>25999</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90123318</x:v>
+        <x:v>90124548</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
+        <x:v>QARBON AEROSPACE LAFAYETTE LLC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>300 AUSTIN BOULEVARD</x:v>
+        <x:v>90 HIGHWAY 22 W</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>RED OAK</x:v>
+        <x:v>MILLEDGEVILLE</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>TX</x:v>
+        <x:v>GA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>75154-4608</x:v>
+        <x:v>31061</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>4698206500</x:v>
+        <x:v>4783630723</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v/>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>6/22/2021</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ACS-PRS-5053</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Machining of Nonmetallic Honeycomb Details</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Limited to fabrication of NDT standards. Not authorized for production. </x:v>
+        <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>26167</x:v>
+        <x:v>10310</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>233</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90124548</x:v>
+        <x:v>90053043</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>QARBON AEROSPACE LAFAYETTE LLC</x:v>
+        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>90 HIGHWAY 22 W</x:v>
+        <x:v>3801 S OLIVER ST</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>MILLEDGEVILLE</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>GA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>31061</x:v>
+        <x:v>67210</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>4783630723</x:v>
+        <x:v>13165235351</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v/>
+        <x:v>316-526-1102</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ACS-PRS-5053</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Machining of Nonmetallic Honeycomb Details</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v/>
+        <x:v>To ‘Repairs’ Only</x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>10310</x:v>
+        <x:v>14914</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>736</x:v>
+        <x:v>7670</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90053043</x:v>
+        <x:v>90051486</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
+        <x:v>THE GILL CORPORATION                              </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>3801 S OLIVER ST</x:v>
+        <x:v>4056 EASY ST                        </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>EL MONTE                            </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>67210</x:v>
+        <x:v>91731                               </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>13165235351</x:v>
+        <x:v>6264436094</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>316-526-1102</x:v>
+        <x:v>626-258-2799</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>6/10/2015</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>ACS-PRS-5053</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Machining of Nonmetallic Honeycomb Details</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v>To ‘Repairs’ Only</x:v>
+        <x:v>Limits: Not Approved for Appendix A </x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>14914</x:v>
+        <x:v>14872</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>7670</x:v>
+        <x:v>18137</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90051486</x:v>
+        <x:v>90069010</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>THE GILL CORPORATION                              </x:v>
+        <x:v>TIGHITCO INC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>4056 EASY ST                        </x:v>
+        <x:v>245 OLD BRICKYARD LN</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>EL MONTE                            </x:v>
+        <x:v>BERLIN</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>CA </x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>91731                               </x:v>
+        <x:v>06037-1423</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>6264436094</x:v>
+        <x:v>860-828-0298</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>626-258-2799</x:v>
+        <x:v>860-828-0432</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>6/10/2015</x:v>
+        <x:v>7/12/2018</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>ACS-PRS-5053</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Machining of Nonmetallic Honeycomb Details</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v>Limits: Not Approved for Appendix A </x:v>
+        <x:v>Not approved for Appendix A</x:v>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>14872</x:v>
+        <x:v>14724</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>18137</x:v>
+        <x:v>18167</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90069010</x:v>
+        <x:v>90068930</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>TIGHITCO INC</x:v>
+        <x:v>UPLAND FAB INC                                    </x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>245 OLD BRICKYARD LN</x:v>
+        <x:v>1445 BROOKS ST STE L                </x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>BERLIN</x:v>
+        <x:v>ONTARIO                             </x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>CT</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>06037-1423</x:v>
+        <x:v>91762                               </x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>860-828-0298</x:v>
+        <x:v>9099866565</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>860-828-0432</x:v>
+        <x:v>909-986-0495</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>7/12/2018</x:v>
+        <x:v>9/14/2018</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>ACS-PRS-5053</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Machining of Nonmetallic Honeycomb Details</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V16" t="str">
         <x:v>Not approved for Appendix A</x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>14724</x:v>
+        <x:v>14797</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>