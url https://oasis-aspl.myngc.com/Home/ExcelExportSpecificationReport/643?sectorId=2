--- v5 (2026-06-24)
+++ v6 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864b0aaa3b6141c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542ee3b7f8cb4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0b465b5164af47db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbcf9c9c4e8034fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b465b5164af47db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcf9c9c4e8034fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">