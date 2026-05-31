--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03c2fde4e2a45d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1131fbcbdd4449ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1892870de0434c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6c533f9063324b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1892870de0434c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c533f9063324b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -211,222 +211,320 @@
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>909</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90044655</x:v>
+        <x:v>90042844</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>MICROCHIP TECHNOLOGY INC                          </x:v>
+        <x:v>ISOVAC ENGINEERING, INC                           </x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>6 LAKE ST                           </x:v>
+        <x:v>614 JUSTIN AVE                      </x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>LAWRENCE                            </x:v>
+        <x:v>GLENDALE                            </x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>MA </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>01841                               </x:v>
+        <x:v>91201                               </x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>9786202600</x:v>
+        <x:v>8185526200</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>978-975-0949</x:v>
+        <x:v>818-241-0781</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/8/2014</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>Space only. Removed from AS ASPL March 2022. </x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>MIL-STD-750</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>TEST METHODS FOR SEMICONDUCTOR DEVICES</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>Limited to Digital X-ray – Method 2076.5</x:v>
+        <x:v>Method 1071.18 Test conditions A,B, G1, and G2. Test condition GT</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>626</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>1263</x:v>
+        <x:v>30703</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>26022</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90052053</x:v>
+        <x:v>90044655</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>ONEIDA RESEARCH SERVICES INC                      </x:v>
+        <x:v>MICROCHIP TECHNOLOGY INC                          </x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>8811 AMERICAN WAY                   </x:v>
+        <x:v>6 LAKE ST                           </x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>ENGLEWOOD                           </x:v>
+        <x:v>LAWRENCE                            </x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>CO </x:v>
+        <x:v>MA </x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>80112-7152                          </x:v>
+        <x:v>01841                               </x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>315-736-5480</x:v>
+        <x:v>9786202600</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>315-736-9321</x:v>
+        <x:v>978-975-0949</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>8/12/2021</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>Space only. Removed from AS ASPL March 2022. </x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>MIL-STD-750</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>TEST METHODS FOR SEMICONDUCTOR DEVICES</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Method 1018.6</x:v>
+        <x:v>Limited to Digital X-ray – Method 2076.5</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>626</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>29573</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG4" t="str">
+        <x:v>SP-SSSD</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="n">
+        <x:v>26022</x:v>
+      </x:c>
+      <x:c r="B5" t="str">
+        <x:v>90052053</x:v>
+      </x:c>
+      <x:c r="C5" t="str">
+        <x:v>ONEIDA RESEARCH SERVICES INC                      </x:v>
+      </x:c>
+      <x:c r="D5" t="str">
+        <x:v>8811 AMERICAN WAY                   </x:v>
+      </x:c>
+      <x:c r="E5" t="str">
+        <x:v>ENGLEWOOD                           </x:v>
+      </x:c>
+      <x:c r="F5" t="str">
+        <x:v>CO </x:v>
+      </x:c>
+      <x:c r="G5" t="str">
+        <x:v>80112-7152                          </x:v>
+      </x:c>
+      <x:c r="H5" t="str">
+        <x:v>315-736-5480</x:v>
+      </x:c>
+      <x:c r="I5" t="str">
+        <x:v>315-736-9321</x:v>
+      </x:c>
+      <x:c r="J5" t="str">
+        <x:v>8/12/2021</x:v>
+      </x:c>
+      <x:c r="K5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N5" t="str">
+        <x:v>Space only. Removed from AS ASPL March 2022. </x:v>
+      </x:c>
+      <x:c r="O5" t="str">
+        <x:v>MIL-STD-750</x:v>
+      </x:c>
+      <x:c r="P5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q5" t="str">
+        <x:v>TEST METHODS FOR SEMICONDUCTOR DEVICES</x:v>
+      </x:c>
+      <x:c r="R5" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="T5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U5" t="str">
+        <x:v>Materials Testing</x:v>
+      </x:c>
+      <x:c r="V5" t="str">
+        <x:v>Method 1018.6</x:v>
+      </x:c>
+      <x:c r="W5" t="n">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="X5" t="n">
+        <x:v>29573</x:v>
+      </x:c>
+      <x:c r="Y5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA5" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB5" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC5" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD5" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="AF5" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="AG5" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>