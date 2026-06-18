--- v2 (2026-03-19)
+++ v3 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d9bbab637d485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0ffa66eeec4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R10735cf372704543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0a65c67e2e5642c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10735cf372704543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a65c67e2e5642c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">