--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0ffa66eeec4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b8f2b3b9e64b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0a65c67e2e5642c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcac2ec941f424f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a65c67e2e5642c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcac2ec941f424f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -311,418 +311,320 @@
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>108</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90051187</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Kaiser Aluminum Washington</x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>15000 E. Euclid Avenue</x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Spokane</x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>WA</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>99216-1813</x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>(509) 927-6221</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>(509) 927-6115</x:v>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>11/4/2005</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>ASTM B594</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Ultrasonic Inspection of Aluminum-Alloy Wrought Products.    *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V4" t="str">
         <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>594</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90201</x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K5" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>ASTM B594</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Ultrasonic Inspection of Aluminum-Alloy Wrought Products.    *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>476</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>28</x:v>
+        <x:v>24897</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90051777</x:v>
+        <x:v>90077007</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Mitchell Laboratories Inc</x:v>
+        <x:v>ND Testing Inc</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>7707 Bequette Ave</x:v>
+        <x:v>11473 Pacific Ave</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Pico Rivera</x:v>
+        <x:v>FONTANA</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>90660</x:v>
+        <x:v>92337</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>(562) 949-6144</x:v>
+        <x:v>9099884054</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>(562) 949-7584</x:v>
+        <x:v>909-988-2356</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>6/9/2020</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>ASTM B594</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Ultrasonic Inspection of Aluminum-Alloy Wrought Products.    *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>84</x:v>
+        <x:v>29866</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>