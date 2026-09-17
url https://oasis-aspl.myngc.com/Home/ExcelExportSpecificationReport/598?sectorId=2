--- v5 (2026-08-02)
+++ v6 (2026-09-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0f1f313e084d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131a420993644ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1fb4c899f2234f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb1ee61c8a1ad4b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fb4c899f2234f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1ee61c8a1ad4b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">