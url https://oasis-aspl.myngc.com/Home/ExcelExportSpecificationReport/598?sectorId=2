--- v6 (2026-09-17)
+++ v7 (2026-11-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131a420993644ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f954396fa014b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb1ee61c8a1ad4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R059541da468e45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1ee61c8a1ad4b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R059541da468e45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2661,223 +2661,321 @@
       </x:c>
       <x:c r="AA27" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB27" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC27" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD27" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG27" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="n">
-        <x:v>26397</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>90204172</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>Superior Heat Treat LLC</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>36125 Groesbeck Hwy</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>Clinton Township</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>MI</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>48035</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>586-792-9500</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v/>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J28" t="str">
-        <x:v>6/6/2024</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K28" t="str">
         <x:v/>
       </x:c>
       <x:c r="L28" t="str">
         <x:v/>
       </x:c>
       <x:c r="M28" t="str">
         <x:v/>
       </x:c>
       <x:c r="N28" t="str">
         <x:v/>
       </x:c>
       <x:c r="O28" t="str">
         <x:v>AMS 2759</x:v>
       </x:c>
       <x:c r="P28" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q28" t="str">
         <x:v>General Requirements for Heat Treatment of Steel Parts</x:v>
       </x:c>
       <x:c r="R28" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T28" t="str">
         <x:v/>
       </x:c>
       <x:c r="U28" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V28" t="str">
-        <x:v>No Vacuum Furnaces used
-Limited to Ground Support Equipment only. Not authorized for flight hardware</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W28" t="n">
         <x:v>598</x:v>
       </x:c>
       <x:c r="X28" t="n">
-        <x:v>30216</x:v>
+        <x:v>30890</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
-        <x:v>26403</x:v>
+        <x:v>26397</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>90203983</x:v>
+        <x:v>90204172</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>VACUBRAZE INC</x:v>
+        <x:v>Superior Heat Treat LLC</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>2200 Kumry Road</x:v>
+        <x:v>36125 Groesbeck Hwy</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Quakertown</x:v>
+        <x:v>Clinton Township</x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>PA</x:v>
+        <x:v>MI</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>18951</x:v>
+        <x:v>48035</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>215-453-0414</x:v>
+        <x:v>586-792-9500</x:v>
       </x:c>
       <x:c r="I29" t="str">
         <x:v/>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>6/28/2024</x:v>
+        <x:v>6/6/2024</x:v>
       </x:c>
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>AMS 2759</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>General Requirements for Heat Treatment of Steel Parts</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v/>
       </x:c>
       <x:c r="U29" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V29" t="str">
-        <x:v>Ground support hardware only</x:v>
+        <x:v>No Vacuum Furnaces used
+Limited to Ground Support Equipment only. Not authorized for flight hardware</x:v>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>598</x:v>
       </x:c>
       <x:c r="X29" t="n">
-        <x:v>29712</x:v>
+        <x:v>30216</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" t="n">
+        <x:v>26403</x:v>
+      </x:c>
+      <x:c r="B30" t="str">
+        <x:v>90203983</x:v>
+      </x:c>
+      <x:c r="C30" t="str">
+        <x:v>VACUBRAZE INC</x:v>
+      </x:c>
+      <x:c r="D30" t="str">
+        <x:v>2200 Kumry Road</x:v>
+      </x:c>
+      <x:c r="E30" t="str">
+        <x:v>Quakertown</x:v>
+      </x:c>
+      <x:c r="F30" t="str">
+        <x:v>PA</x:v>
+      </x:c>
+      <x:c r="G30" t="str">
+        <x:v>18951</x:v>
+      </x:c>
+      <x:c r="H30" t="str">
+        <x:v>215-453-0414</x:v>
+      </x:c>
+      <x:c r="I30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J30" t="str">
+        <x:v>6/28/2024</x:v>
+      </x:c>
+      <x:c r="K30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O30" t="str">
+        <x:v>AMS 2759</x:v>
+      </x:c>
+      <x:c r="P30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q30" t="str">
+        <x:v>General Requirements for Heat Treatment of Steel Parts</x:v>
+      </x:c>
+      <x:c r="R30" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U30" t="str">
+        <x:v>Heat Treat</x:v>
+      </x:c>
+      <x:c r="V30" t="str">
+        <x:v>Ground support hardware only</x:v>
+      </x:c>
+      <x:c r="W30" t="n">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="X30" t="n">
+        <x:v>29712</x:v>
+      </x:c>
+      <x:c r="Y30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA30" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB30" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC30" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD30" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>