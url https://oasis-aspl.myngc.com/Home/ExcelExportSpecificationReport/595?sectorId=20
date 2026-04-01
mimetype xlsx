--- v0 (2025-10-14)
+++ v1 (2026-04-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e35874f300441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdeeca6b22f4ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8b26acfff3e84d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R51faf71b483d4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b26acfff3e84d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51faf71b483d4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -603,419 +603,321 @@
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>355</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90046908</x:v>
+        <x:v>90040902</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Elite Metal Finishing LLC</x:v>
+        <x:v>EPNER TECHNOLOGY INC                              </x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>540 Spectrum Cr                    </x:v>
+        <x:v>25 DIVISION PLACE                   </x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Oxnard                            </x:v>
+        <x:v>BROOKLYN                            </x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>CA </x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>93030                               </x:v>
+        <x:v>11222                               </x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>8059834320</x:v>
+        <x:v>7187825948</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>805-983-3830</x:v>
+        <x:v>718-963-2930</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>10/6/2011</x:v>
+        <x:v>10/17/2013</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>ASTM B733</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Standard Specification for Autocatalytic (Electroless) Nickel-Phosphorus Coatings on Metal </x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>595</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>29409</x:v>
+        <x:v>28698</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>218</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90040902</x:v>
+        <x:v>90044482</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>EPNER TECHNOLOGY INC                              </x:v>
+        <x:v>HAMMON PLATING CORPORATION                        </x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>25 DIVISION PLACE                   </x:v>
+        <x:v>890 COMMERCIAL ST                   </x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>BROOKLYN                            </x:v>
+        <x:v>PALO ALTO                           </x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>NY </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>11222                               </x:v>
+        <x:v>94303-4905                          </x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>7187825948</x:v>
+        <x:v>650-494-2691</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>718-963-2930</x:v>
+        <x:v>650-494-6867</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>10/17/2013</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>ASTM B733</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Standard Specification for Autocatalytic (Electroless) Nickel-Phosphorus Coatings on Metal </x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v/>
+        <x:v>Space Only
+Type IV (Phosphorous 5-9% by weight) Type V (Phosphorous 10 and above by weight)</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>595</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>28698</x:v>
+        <x:v>2498</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>2704</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90044482</x:v>
+        <x:v>90043880</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>HAMMON PLATING CORPORATION                        </x:v>
+        <x:v>HUDSON PLATING WORKS                              </x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>890 COMMERCIAL ST                   </x:v>
+        <x:v>11941 HERTZ AVE                     </x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>PALO ALTO                           </x:v>
+        <x:v>MOORPARK                            </x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>94303-4905                          </x:v>
+        <x:v>93021-7145                          </x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>650-494-2691</x:v>
+        <x:v>805-517-1222</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>650-494-6867</x:v>
+        <x:v>805-517-1224</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>12/17/2013</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>ASTM B733</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Standard Specification for Autocatalytic (Electroless) Nickel-Phosphorus Coatings on Metal </x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Space Only
-Type IV (Phosphorous 5-9% by weight) Type V (Phosphorous 10 and above by weight)</x:v>
+        <x:v>Type I, II, III, IV, V Low, Mid, High Phosphorus</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>595</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>2498</x:v>
+        <x:v>29535</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG9" t="str">
-        <x:v>SP-SSSD</x:v>
-[...96 lines deleted...]
-      <x:c r="AG10" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>