--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdeeca6b22f4ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d94aa97686547ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R51faf71b483d4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8bf091e934634283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51faf71b483d4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bf091e934634283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">