--- v6 (2026-08-02)
+++ v7 (2026-09-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccff548ff7b4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f557ee008e3464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb797e8cdfbb349dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbba4263d93af415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb797e8cdfbb349dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbba4263d93af415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -211,810 +211,712 @@
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>318</x:v>
+        <x:v>13930</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90064236</x:v>
+        <x:v>90066082</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>BLANCHARD METALS PROCESSING   </x:v>
+        <x:v>CHEMRESEARCH CO INC</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>1115 S PIONEER RD                   </x:v>
+        <x:v>1130 W HILTON AVE</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>SALT LAKE CITY                      </x:v>
+        <x:v>PHOENIX</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>UT </x:v>
+        <x:v>AZ</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>84126-0695                          </x:v>
+        <x:v>85007-4305</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>8019725590</x:v>
+        <x:v>602-288-0894</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>801-972-6346</x:v>
+        <x:v>602-254-0428</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>9/23/2025</x:v>
+        <x:v>5/9/2017</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v/>
+        <x:v>Type II only</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>24895</x:v>
+        <x:v>25747</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>13930</x:v>
+        <x:v>26006</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90066082</x:v>
+        <x:v>90069062</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>CHEMRESEARCH CO INC</x:v>
+        <x:v>CHROME PLUS INTERNATIONAL LLC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>1130 W HILTON AVE</x:v>
+        <x:v>3939 W 29th St S</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>PHOENIX</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>AZ</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>85007-4305</x:v>
+        <x:v>67217</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>602-288-0894</x:v>
+        <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>602-254-0428</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>5/9/2017</x:v>
+        <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Type II only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>25747</x:v>
+        <x:v>26222</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>26006</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90069062</x:v>
+        <x:v>90024572</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>CHROME PLUS INTERNATIONAL LLC</x:v>
+        <x:v>Dixon Hard Chrome Inc</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>3939 W 29th St S</x:v>
+        <x:v>11645 Pendleton St</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>Sun Valley</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>67217</x:v>
+        <x:v>91352</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>316-944-3600</x:v>
+        <x:v>(818) 767-9650</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v/>
+        <x:v>(818) 504-0969</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>7/8/2021</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>26222</x:v>
+        <x:v>24661</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90024572</x:v>
+        <x:v>90024581</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Dixon Hard Chrome Inc</x:v>
+        <x:v>EMBEE PROCESSING, LLC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>11645 Pendleton St</x:v>
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Sun Valley</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>91352</x:v>
+        <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>(818) 767-9650</x:v>
+        <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>(818) 504-0969</x:v>
+        <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
-        <x:v/>
+        <x:v>8H252</x:v>
       </x:c>
       <x:c r="L6" t="str">
-        <x:v/>
+        <x:v>009659541</x:v>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>24661</x:v>
+        <x:v>24893</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>174</x:v>
+        <x:v>38358</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90024581</x:v>
+        <x:v>90205239</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>EMBEE PROCESSING, LLC</x:v>
+        <x:v>MULTICHROME CO INC</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+        <x:v>1013 W HILLCREST BLVD.</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>SANTA ANA</x:v>
+        <x:v>INGLEWOOD</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>92705-5248</x:v>
+        <x:v>90301</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>7145469842</x:v>
+        <x:v>3102161086</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>714-546-4037</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/7/2025</x:v>
       </x:c>
       <x:c r="K7" t="str">
-        <x:v>8H252</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L7" t="str">
-        <x:v>009659541</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v/>
+        <x:v>Limited to Ground Support Equipment only. Not authorized for flight hardware</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>24893</x:v>
+        <x:v>29999</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>38358</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90205239</x:v>
+        <x:v>90051884</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>MULTICHROME CO INC</x:v>
+        <x:v>NASSAU CHROMIUM PLATING CO INC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>1013 W HILLCREST BLVD.</x:v>
+        <x:v>122 Second Street</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>INGLEWOOD</x:v>
+        <x:v>MINEOLA</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>90301</x:v>
+        <x:v>11501-3054</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>3102161086</x:v>
+        <x:v>5167466666</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v/>
+        <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>1/7/2025</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v>Limited to Ground Support Equipment only. Not authorized for flight hardware</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>29999</x:v>
+        <x:v>26052</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>134</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90051884</x:v>
+        <x:v>90053171</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>NASSAU CHROMIUM PLATING CO INC</x:v>
+        <x:v>Superior Plating Co</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>122 Second Street</x:v>
+        <x:v>2 Lacey Pl</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>MINEOLA</x:v>
+        <x:v>Southport</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>NY</x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>11501-3054</x:v>
+        <x:v>06890</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>5167466666</x:v>
+        <x:v>(203) 255-1501</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>516-378-0262</x:v>
+        <x:v>(203) 254-3618</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v/>
+        <x:v>Class 2 only </x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>26052</x:v>
+        <x:v>24822</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>