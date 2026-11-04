--- v7 (2026-09-18)
+++ v8 (2026-11-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f557ee008e3464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3e49ade78e4c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbba4263d93af415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2b6cffc43a5b4394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbba4263d93af415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b6cffc43a5b4394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">