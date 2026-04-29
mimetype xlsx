--- v1 (2026-03-02)
+++ v2 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741fc4049ce54c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0811edcafe456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9fceccc61845448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3b81a8b6aa804fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fceccc61845448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b81a8b6aa804fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -369,52 +369,54 @@
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Limited to GTAW  GMAW
-for Equipment and Supply built ground support hardware only
+        <x:v>Limited to Class
+C or lower, nonflight
+ground
+support hardware
 </x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>585</x:v>
       </x:c>
       <x:c r="X4" t="n">
         <x:v>28622</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Manufacturer</x:v>