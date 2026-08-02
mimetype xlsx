--- v2 (2026-04-29)
+++ v3 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0811edcafe456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e182eb8c074be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3b81a8b6aa804fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R097821aea3964649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b81a8b6aa804fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R097821aea3964649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,619 +113,719 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>20198</x:v>
+        <x:v>28964</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90049518</x:v>
+        <x:v>90048896</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>CLARKS PRECISION MACHINE  TOOL INC               </x:v>
+        <x:v>ATAP INC                                          </x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>636 PROFIT ST                       </x:v>
+        <x:v>130 INDUSTRY WAY                    </x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>AZLE                                </x:v>
+        <x:v>EASTABOGA                           </x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>TX </x:v>
+        <x:v>AL </x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>76020                               </x:v>
+        <x:v>36260                               </x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>8174442533</x:v>
+        <x:v>2563622221</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v>817-444-1577</x:v>
+        <x:v>256-362-2220</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>12/6/2018</x:v>
+        <x:v>8/21/2024</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Limited to GSE hardware only</x:v>
+        <x:v>Limited to F-35
+GSE hardware
+only. GMAW only.</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>585</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>29777</x:v>
+        <x:v>30705</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>26082</x:v>
+        <x:v>20198</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90071191</x:v>
+        <x:v>90049518</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>DYNAMIC FABRICATION, INC.                         </x:v>
+        <x:v>CLARKS PRECISION MACHINE  TOOL INC               </x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>890 MARINER STREET                  </x:v>
+        <x:v>636 PROFIT ST                       </x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>BREA                                </x:v>
+        <x:v>AZLE                                </x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>CA </x:v>
+        <x:v>TX </x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>92821                               </x:v>
+        <x:v>76020                               </x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>7146622440</x:v>
+        <x:v>8174442533</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>714-662-1052</x:v>
+        <x:v>817-444-1577</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>6/1/2022</x:v>
+        <x:v>12/6/2018</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>Approved for GTAW and GMAW only</x:v>
+        <x:v>Limited to GSE hardware only</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>585</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>26172</x:v>
+        <x:v>29777</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>26069</x:v>
+        <x:v>26082</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90125446</x:v>
+        <x:v>90071191</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Equipment and Supply Inc.</x:v>
+        <x:v>DYNAMIC FABRICATION, INC.                         </x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>4507 W. Highway 74     </x:v>
+        <x:v>890 MARINER STREET                  </x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Monroe</x:v>
+        <x:v>BREA                                </x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>NC</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>28110</x:v>
+        <x:v>92821                               </x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>704-289-6565</x:v>
+        <x:v>7146622440</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v/>
+        <x:v>714-662-1052</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>4/11/2022</x:v>
+        <x:v>6/1/2022</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V4" t="str">
+        <x:v>Approved for GTAW and GMAW only</x:v>
+      </x:c>
+      <x:c r="W4" t="n">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="X4" t="n">
+        <x:v>26172</x:v>
+      </x:c>
+      <x:c r="Y4" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z4" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA4" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB4" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC4" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD4" t="str">
+        <x:v>Manufacturer</x:v>
+      </x:c>
+      <x:c r="AE4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG4" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="n">
+        <x:v>26069</x:v>
+      </x:c>
+      <x:c r="B5" t="str">
+        <x:v>90125446</x:v>
+      </x:c>
+      <x:c r="C5" t="str">
+        <x:v>Equipment and Supply Inc.</x:v>
+      </x:c>
+      <x:c r="D5" t="str">
+        <x:v>4507 W. Highway 74     </x:v>
+      </x:c>
+      <x:c r="E5" t="str">
+        <x:v>Monroe</x:v>
+      </x:c>
+      <x:c r="F5" t="str">
+        <x:v>NC</x:v>
+      </x:c>
+      <x:c r="G5" t="str">
+        <x:v>28110</x:v>
+      </x:c>
+      <x:c r="H5" t="str">
+        <x:v>704-289-6565</x:v>
+      </x:c>
+      <x:c r="I5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J5" t="str">
+        <x:v>4/11/2022</x:v>
+      </x:c>
+      <x:c r="K5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O5" t="str">
+        <x:v>AWS D1.1</x:v>
+      </x:c>
+      <x:c r="P5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q5" t="str">
+        <x:v>Structural Steel Welding - Steel</x:v>
+      </x:c>
+      <x:c r="R5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="T5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U5" t="str">
+        <x:v>Welding</x:v>
+      </x:c>
+      <x:c r="V5" t="str">
         <x:v>Limited to Class
 C or lower, nonflight
 ground
 support hardware
 </x:v>
       </x:c>
-      <x:c r="W4" t="n">
-[...96 lines deleted...]
-      </x:c>
       <x:c r="W5" t="n">
         <x:v>585</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>30291</x:v>
+        <x:v>28622</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>337</x:v>
+        <x:v>26055</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90052833</x:v>
+        <x:v>90123712</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>SEYER INDUSTRIES INC                              </x:v>
+        <x:v>ETI Tech LLC                                      </x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>66 PATMOS CT                        </x:v>
+        <x:v>3387 Woodman Dr                     </x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>SAINT PETERS                        </x:v>
+        <x:v>DAYTON                              </x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>MO </x:v>
+        <x:v>OH </x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>63376-3903                          </x:v>
+        <x:v>45429                               </x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>636-928-1190</x:v>
+        <x:v>937-750-7356</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>636-928-8945</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>3/22/2010</x:v>
+        <x:v>2/9/2022</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Limited to non-flight ground support hardware only</x:v>
+        <x:v>Limited to GSE Hardware only. Class B or lower, Alloy Groups I, II  IV only</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>585</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>2220</x:v>
+        <x:v>30291</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>766</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90057898</x:v>
+        <x:v>90052833</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>ULTRA TECH AEROSPACE INC                          </x:v>
+        <x:v>SEYER INDUSTRIES INC                              </x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>3000 POWER DR                       </x:v>
+        <x:v>66 PATMOS CT                        </x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>KANSAS CITY                         </x:v>
+        <x:v>SAINT PETERS                        </x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>KS </x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>66106                               </x:v>
+        <x:v>63376-3903                          </x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>913-671-2963 </x:v>
+        <x:v>636-928-1190</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v/>
+        <x:v>636-928-8945</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>3/22/2010</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V7" t="str">
+        <x:v>Limited to non-flight ground support hardware only</x:v>
+      </x:c>
+      <x:c r="W7" t="n">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="X7" t="n">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="Y7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA7" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB7" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC7" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD7" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG7" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="n">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>90057898</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>ULTRA TECH AEROSPACE INC                          </x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>3000 POWER DR                       </x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>KANSAS CITY                         </x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>KS </x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>66106                               </x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>913-671-2963 </x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J8" t="str">
+        <x:v>5/28/2015</x:v>
+      </x:c>
+      <x:c r="K8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O8" t="str">
+        <x:v>AWS D1.1</x:v>
+      </x:c>
+      <x:c r="P8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q8" t="str">
+        <x:v>Structural Steel Welding - Steel</x:v>
+      </x:c>
+      <x:c r="R8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="T8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U8" t="str">
+        <x:v>Welding</x:v>
+      </x:c>
+      <x:c r="V8" t="str">
         <x:v>Limited to non-flight ground support hardware only
 </x:v>
       </x:c>
-      <x:c r="W7" t="n">
+      <x:c r="W8" t="n">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="X7" t="n">
+      <x:c r="X8" t="n">
         <x:v>10430</x:v>
       </x:c>
-      <x:c r="Y7" t="str">
-[...5 lines deleted...]
-      <x:c r="AA7" t="n">
+      <x:c r="Y8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB7" t="str">
+      <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC7" t="str">
+      <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD7" t="str">
+      <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE7" t="n">
-[...5 lines deleted...]
-      <x:c r="AG7" t="str">
+      <x:c r="AE8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>