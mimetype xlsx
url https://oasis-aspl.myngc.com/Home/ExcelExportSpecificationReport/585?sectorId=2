--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e182eb8c074be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384b8ed898474932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R097821aea3964649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7729a8e579f94d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R097821aea3964649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7729a8e579f94d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -571,57 +571,57 @@
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Limited to GSE Hardware only. Class B or lower, Alloy Groups I, II  IV only</x:v>
+        <x:v>Limited to GSE Hardware for GMAW  GTAW only. Class B or lower, Alloy Groups I, II  IV only</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>585</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>30291</x:v>
+        <x:v>30845</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>