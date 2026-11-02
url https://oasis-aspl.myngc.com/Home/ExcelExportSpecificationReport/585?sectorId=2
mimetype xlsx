--- v4 (2026-09-17)
+++ v5 (2026-11-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384b8ed898474932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e10f723a386481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7729a8e579f94d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdf0c9bb60e5c4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7729a8e579f94d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf0c9bb60e5c4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -713,69 +713,69 @@
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>90057898</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>ULTRA TECH AEROSPACE INC                          </x:v>
+        <x:v>ULTRA TECH AEROSPACE INC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>3000 POWER DR                       </x:v>
+        <x:v>3000 POWER DRIVE</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>KANSAS CITY                         </x:v>
+        <x:v>KANSAS CITY</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>KS </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>66106                               </x:v>
+        <x:v>66106-4721</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>913-671-2963 </x:v>
+        <x:v>913-262-7009</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v/>
+        <x:v>913-262-7210</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>