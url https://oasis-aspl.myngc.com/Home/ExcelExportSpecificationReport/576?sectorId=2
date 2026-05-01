--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4367fe494970463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10538d723e34fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2a6b2161122f4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbaaad356bc174b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a6b2161122f4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbaaad356bc174b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">