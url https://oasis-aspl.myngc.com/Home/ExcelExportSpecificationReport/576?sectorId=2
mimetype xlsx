--- v4 (2026-05-01)
+++ v5 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10538d723e34fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fa2a94371d4fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbaaad356bc174b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfbef39ba7e4643f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbaaad356bc174b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbef39ba7e4643f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -407,117 +407,117 @@
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>9025</x:v>
+        <x:v>72160</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90061995</x:v>
+        <x:v>90223635</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>ELECTRODE TECHNOLOGIES INC DBA REID METAL FINISHING</x:v>
+        <x:v>ELECTRODE TECHNOLOGIES, INC.</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>3110 W HARVARD ST</x:v>
+        <x:v>3110 WEST HARVARD STREET</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Santa Ana</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>USA</x:v>
+        <x:v>92704-3940</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>562-454-3434</x:v>
+        <x:v>7145493771</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>714-549-3008</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>8/6/2015</x:v>
+        <x:v>6/4/2026</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS-C-26074</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Plating - Nickel - Electroless</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>576</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>28821</x:v>
+        <x:v>30743</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -701,320 +701,418 @@
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>82</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90041879</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>METAL SURFACES INTERNATIONAL LLC                  </x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>6060 SHULL ST                       </x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>BELL GARDENS                        </x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>90201-6237                          </x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>562-927-1331</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>562-927-0692</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>8/7/2006</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS-C-26074</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Plating - Nickel - Electroless</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V8" t="str">
         <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>576</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>29308</x:v>
+        <x:v>30711</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>134</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90051884</x:v>
+        <x:v>90041879</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>NASSAU CHROMIUM PLATING CO INC</x:v>
+        <x:v>METAL SURFACES INTERNATIONAL LLC</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>122 Second Street</x:v>
+        <x:v>6060 SHULL STREET</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>MINEOLA</x:v>
+        <x:v>BELL GARDENS</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>NY</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>11501-3054</x:v>
+        <x:v>90201-6237</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>5167466666</x:v>
+        <x:v>5629271331</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>516-378-0262</x:v>
+        <x:v>562-927-0692</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/7/2006</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AMS-C-26074</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Plating - Nickel - Electroless</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
         <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>576</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>26053</x:v>
+        <x:v>29308</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>351</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90063017</x:v>
+        <x:v>90051884</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>PARAMOUNT METAL FINISHING</x:v>
+        <x:v>NASSAU CHROMIUM PLATING CO INC</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>1515 W ELIZABETH AVE</x:v>
+        <x:v>122 Second Street</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>LINDEN</x:v>
+        <x:v>MINEOLA</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>NJ</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>07036-6322</x:v>
+        <x:v>11501-3054</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>908-862-0772</x:v>
+        <x:v>5167466666</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>908-862-9477</x:v>
+        <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>1/7/2014</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>AMS-C-26074</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Plating - Nickel - Electroless</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V10" t="str">
         <x:v/>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>576</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>25986</x:v>
+        <x:v>26053</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="n">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="B11" t="str">
+        <x:v>90063017</x:v>
+      </x:c>
+      <x:c r="C11" t="str">
+        <x:v>PARAMOUNT METAL FINISHING</x:v>
+      </x:c>
+      <x:c r="D11" t="str">
+        <x:v>1515 W ELIZABETH AVE</x:v>
+      </x:c>
+      <x:c r="E11" t="str">
+        <x:v>LINDEN</x:v>
+      </x:c>
+      <x:c r="F11" t="str">
+        <x:v>NJ</x:v>
+      </x:c>
+      <x:c r="G11" t="str">
+        <x:v>07036-6322</x:v>
+      </x:c>
+      <x:c r="H11" t="str">
+        <x:v>908-862-0772</x:v>
+      </x:c>
+      <x:c r="I11" t="str">
+        <x:v>908-862-9477</x:v>
+      </x:c>
+      <x:c r="J11" t="str">
+        <x:v>1/7/2014</x:v>
+      </x:c>
+      <x:c r="K11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O11" t="str">
+        <x:v>AMS-C-26074</x:v>
+      </x:c>
+      <x:c r="P11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q11" t="str">
+        <x:v>Plating - Nickel - Electroless</x:v>
+      </x:c>
+      <x:c r="R11" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="T11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U11" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="V11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="W11" t="n">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="X11" t="n">
+        <x:v>25986</x:v>
+      </x:c>
+      <x:c r="Y11" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z11" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA11" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB11" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC11" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD11" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE11" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF11" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>