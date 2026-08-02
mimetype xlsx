--- v5 (2026-06-18)
+++ v6 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fa2a94371d4fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafea6390619415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfbef39ba7e4643f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R805534f6ae994d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbef39ba7e4643f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R805534f6ae994d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">