--- v4 (2026-08-21)
+++ v5 (2026-11-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa696280007432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc873b178067e479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6aad3a9dd6c14f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8ac1d69029cf4087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6aad3a9dd6c14f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ac1d69029cf4087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -277,51 +277,51 @@
       <x:c r="O3" t="str">
         <x:v>AMS 2488</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Anodic Coating</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
         <x:v>Limited to Type II, not approved for Propellant Capability</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>564</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>24965</x:v>
+        <x:v>30867</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -416,51 +416,51 @@
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>90056149</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>HAR-CONN CHROME CO</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>603 NEW PARK AVE</x:v>
+        <x:v>603 NEW PARK AVENUE</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>WEST HARTFORD</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>CT</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>06110-1318</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>860-236-6801</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>860-570-2017</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>9/1/2010</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>