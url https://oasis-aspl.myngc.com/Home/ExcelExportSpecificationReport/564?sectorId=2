--- v1 (2026-02-11)
+++ v2 (2026-05-11)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd89c59da694db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c369d84284d4dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra01886f842e0491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R61d4d693a5b9432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra01886f842e0491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61d4d693a5b9432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">