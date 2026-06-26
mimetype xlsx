--- v2 (2026-05-11)
+++ v3 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c369d84284d4dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cfc8b3cba44f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R61d4d693a5b9432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb713cdf89ad741bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61d4d693a5b9432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb713cdf89ad741bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">