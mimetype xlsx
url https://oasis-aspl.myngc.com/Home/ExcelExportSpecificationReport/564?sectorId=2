--- v3 (2026-06-26)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cfc8b3cba44f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa696280007432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb713cdf89ad741bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6aad3a9dd6c14f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb713cdf89ad741bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6aad3a9dd6c14f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -413,69 +413,69 @@
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>90056149</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Har-Conn Chrome Co</x:v>
+        <x:v>HAR-CONN CHROME CO</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>603 New Park Avenue</x:v>
+        <x:v>603 NEW PARK AVE</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>W. Hartford</x:v>
+        <x:v>WEST HARTFORD</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>CT</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>06110</x:v>
+        <x:v>06110-1318</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>(860) 236-6801</x:v>
+        <x:v>860-236-6801</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>(860) 570-2107</x:v>
+        <x:v>860-570-2017</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>9/1/2010</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS 2488</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Anodic Coating</x:v>
       </x:c>