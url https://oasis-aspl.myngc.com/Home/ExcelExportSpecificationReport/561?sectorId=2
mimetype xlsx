--- v2 (2026-03-18)
+++ v3 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5dfeb55bb24cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d496ab752494b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5db6e06d3c8e4997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc5b799e13eb54bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5db6e06d3c8e4997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5b799e13eb54bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -318,60 +318,60 @@
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>1025 S. Depot Drive</x:v>
+        <x:v>1025 SOUTH DEPOT DRIVE</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>UT</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>84404</x:v>
+        <x:v>84404-1390</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v>32317</x:v>
       </x:c>
       <x:c r="L4" t="str">
         <x:v>612706192</x:v>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AWS D17.2</x:v>
       </x:c>
@@ -526,60 +526,60 @@
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
         <x:v>6505</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>90050050</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>EATON CORPORATION</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>11642 OLD BALTIMORE PIKE</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>BELTSVILLE</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>MD</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>20705</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>301-937-4010</x:v>
+        <x:v>3019374010</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v/>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K6" t="str">
-        <x:v/>
+        <x:v>15284</x:v>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AWS D17.2</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Resistance Welding for Aerospace Applications</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
@@ -829,54 +829,54 @@
       <x:c r="C9" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="L9" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AWS D17.2</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Resistance Welding for Aerospace Applications</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Welding</x:v>
       </x:c>