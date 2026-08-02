--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d496ab752494b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd527cfd0f2194b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc5b799e13eb54bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd8da437e5ecb4d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5b799e13eb54bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8da437e5ecb4d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">