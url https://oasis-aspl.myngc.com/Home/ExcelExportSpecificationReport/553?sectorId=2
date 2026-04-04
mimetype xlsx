--- v2 (2026-02-11)
+++ v3 (2026-04-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e086ee0ce5643b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b7087d10214d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R20a21fd3472c4047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R573f9fbaf78245f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20a21fd3472c4047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R573f9fbaf78245f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -212,1890 +212,1792 @@
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>4652</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90024569</x:v>
+        <x:v>90024671</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>Aero Bending Company</x:v>
+        <x:v>AIRCRAFT TUBULAR COMPONENTS INC</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>560 Auto Center Drive</x:v>
+        <x:v>3939 DOW RD</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>Palmdale</x:v>
+        <x:v>MELBOURNE</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>CA</x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>93351</x:v>
+        <x:v>32934</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>661-948-2363</x:v>
+        <x:v>3217579020</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>661-948-5548</x:v>
+        <x:v>3217579020</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>Limited to using solutions approved on RCI 454036</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>29552</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>219</x:v>
+        <x:v>26266</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90024671</x:v>
+        <x:v>90174381</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>AIRCRAFT TUBULAR COMPONENTS INC</x:v>
+        <x:v>Align Precision 597 North 1500 West</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>3939 DOW RD</x:v>
+        <x:v>597 North 1500 West</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>MELBOURNE</x:v>
+        <x:v>Cedar City</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>FL</x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>32934</x:v>
+        <x:v>84721</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>3217579020</x:v>
+        <x:v>435-586-3871</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>3217579020</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/20/2023</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v/>
+        <x:v>Method IIIB only
+Ref: RCI #BR422784
+</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>2315</x:v>
+        <x:v>29282</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>26266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90174381</x:v>
+        <x:v>90048650</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Align Precision 597 North 1500 West</x:v>
+        <x:v>Alloy Processing</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>597 North 1500 West</x:v>
+        <x:v>1900 W Walnut St</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Cedar City</x:v>
+        <x:v>Compton</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>UT</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>84721</x:v>
+        <x:v>90220-5019</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>435-586-3871</x:v>
+        <x:v>(310) 635-9995</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v/>
+        <x:v>(310) 635-9936</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>10/20/2023</x:v>
+        <x:v>3/11/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Method IIIB only
-[...1 lines deleted...]
-</x:v>
+        <x:v>Substitution for processing solutions authorized per approved RCI BR 617747    </x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>29282</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>260</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90048650</x:v>
+        <x:v>90048917</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Alloy Processing</x:v>
+        <x:v>Aurora Flight Sciences Of West</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>1900 W Walnut St</x:v>
+        <x:v>3000 E Benedum Industrial Dr</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Compton</x:v>
+        <x:v>BRIDGEPORT</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>CA</x:v>
+        <x:v>WV</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>90220-5019</x:v>
+        <x:v>26330</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>(310) 635-9995</x:v>
+        <x:v>3048428100</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>(310) 635-9936</x:v>
+        <x:v>304-842-8116</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>3/11/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Substitution for processing solutions authorized per approved RCI BR 617747    </x:v>
+        <x:v>Limited to Method VI only </x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>2151</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>234</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90048917</x:v>
+        <x:v>90008061</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Aurora Flight Sciences Of West</x:v>
+        <x:v>BARRY AVENUE PLATING CO INC</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>3000 E Benedum Industrial Dr</x:v>
+        <x:v>2210 BARRY AVE</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>BRIDGEPORT</x:v>
+        <x:v>LOS ANGELES</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>WV</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>26330</x:v>
+        <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>3048428100</x:v>
+        <x:v>3104780078</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>304-842-8116</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v>Limited to Method VI only </x:v>
+        <x:v>Alternate clean per approved RC/I #BR105857</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>1546</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>171</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90008061</x:v>
+        <x:v>90049168</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>BARRY AVENUE PLATING CO INC</x:v>
+        <x:v>Bowman Plating Company Inc</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>2210 BARRY AVE</x:v>
+        <x:v>2631 E 126th St</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>LOS ANGELES</x:v>
+        <x:v>Compton</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>90064-1402</x:v>
+        <x:v>90222</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>3104780078</x:v>
+        <x:v>(310) 639-4343 EXTN 152</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v/>
+        <x:v>(310) 639-3577</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v>Alternate clean per approved RC/I #BR105857</x:v>
+        <x:v>Approved for Mil-etch per RCI R106902</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>1012</x:v>
+        <x:v>29636</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>59</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90049168</x:v>
+        <x:v>90049744</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Bowman Plating Company Inc</x:v>
+        <x:v>CYGNUS INC                                        </x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>2631 E 126th St</x:v>
+        <x:v>122 EMERALD INDUSTRIAL PARK RD      </x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Compton</x:v>
+        <x:v>PONDERAY                            </x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CA</x:v>
+        <x:v>ID </x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>90222</x:v>
+        <x:v>83852                               </x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>(310) 639-4343 EXTN 152</x:v>
+        <x:v>2082634761</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>(310) 639-3577</x:v>
+        <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Approved for Mil-etch per RCI R106902</x:v>
+        <x:v>Ref. RCI 159597 for approved solutions</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>29636</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>184</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90049744</x:v>
+        <x:v>90050010</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>CYGNUS INC                                        </x:v>
+        <x:v>E M E INC</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>122 EMERALD INDUSTRIAL PARK RD      </x:v>
+        <x:v>431 E. Oaks St</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>PONDERAY                            </x:v>
+        <x:v>COMPTON</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>ID </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>83852                               </x:v>
+        <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>2082634761</x:v>
+        <x:v>3106391621</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>208-263-9217</x:v>
+        <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>10/1/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v>Ref. RCI 159597 for approved solutions</x:v>
+        <x:v>RCI approved for deviation of Method III-B and III-C-RCI #458725</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>805</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>66</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90050010</x:v>
+        <x:v>90024581</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>E M E INC</x:v>
+        <x:v>EMBEE PROCESSING, LLC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>431 E. Oaks St</x:v>
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>COMPTON</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>90221-1001</x:v>
+        <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>3106391621</x:v>
+        <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>310-639-8559</x:v>
+        <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K11" t="str">
-        <x:v/>
+        <x:v>8H252</x:v>
       </x:c>
       <x:c r="L11" t="str">
-        <x:v/>
+        <x:v>009659541</x:v>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>RCI approved for deviation of Method III-B and III-C-RCI #458725</x:v>
+        <x:v>Limited to Embee procedure EP-19A-1</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>284</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>174</x:v>
+        <x:v>25939</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90024581</x:v>
+        <x:v>90076059</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>EMBEE PROCESSING, LLC</x:v>
+        <x:v>FINE QUALITY METAL FINISHING</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+        <x:v>1640 Daisy Ave. </x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>SANTA ANA</x:v>
+        <x:v>Long Beach</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>92705-5248</x:v>
+        <x:v>90813</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>7145469842</x:v>
+        <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>714-546-4037</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K12" t="str">
-        <x:v>8H252</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L12" t="str">
-        <x:v>009659541</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Limited to Embee procedure EP-19A-1</x:v>
+        <x:v>Pre-penetrant etch solution approved per RC/I 212213A </x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>1103</x:v>
+        <x:v>23537</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>25939</x:v>
+        <x:v>12878</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90076059</x:v>
+        <x:v>90065231</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>FLARE GROUP CORP</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>1571 MACARTHUR BLVD</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>COSTA MESA</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>90813</x:v>
+        <x:v>92626</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>562-432-2248</x:v>
+        <x:v>7148502080</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v/>
+        <x:v>714-850-8795</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>10/6/2020</x:v>
+        <x:v>1/31/2017</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Pre-penetrant etch solution approved per RC/I 212213A </x:v>
+        <x:v>Approved RC/I #BR146082</x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>23537</x:v>
+        <x:v>14806</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>12878</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90065231</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>FLARE GROUP CORP</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>1571 MACARTHUR BLVD</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>COSTA MESA</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>92626</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>7148502080</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>714-850-8795</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/31/2017</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v>Approved RC/I #BR146082</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>14806</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>175</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90055274</x:v>
+        <x:v>90024675</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>HIXSON METAL FINISHING                            </x:v>
+        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>829 PRODUCTION PL                   </x:v>
+        <x:v>165 Field St</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>NEWPORT BEACH                       </x:v>
+        <x:v>West Babylon</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>CA </x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>92663                               </x:v>
+        <x:v>11704</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>8009009798</x:v>
+        <x:v>(631) 694-1818</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>949-645-0534</x:v>
+        <x:v>(631) 694-1848</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>629</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>221</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90024675</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>165 Field St</x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>West Babylon</x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>NY</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>11704</x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>(631) 694-1818</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>(631) 694-1848</x:v>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V16" t="str">
-        <x:v/>
+        <x:v>RCI #R106903 allows supplier to use alternate solution for aluminum pre-pentrant etch as noted in ML-600-1</x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>1437</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
-        <x:v>28</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>90051777</x:v>
+        <x:v>90051986</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>Mitchell Laboratories Inc</x:v>
+        <x:v>NORTH EAST FINISHING CO</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>7707 Bequette Ave</x:v>
+        <x:v>245 RALPH AV</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>Pico Rivera</x:v>
+        <x:v>COPIAGUE</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>90660</x:v>
+        <x:v>11726-1514</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>(562) 949-6144</x:v>
+        <x:v>6317898000</x:v>
       </x:c>
       <x:c r="I17" t="str">
-        <x:v>(562) 949-7584</x:v>
+        <x:v>631-789-8094</x:v>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K17" t="str">
-        <x:v/>
+        <x:v>7BZG6</x:v>
       </x:c>
       <x:c r="L17" t="str">
-        <x:v/>
+        <x:v>947402947</x:v>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v/>
       </x:c>
       <x:c r="U17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V17" t="str">
-        <x:v>RCI #R106903 allows supplier to use alternate solution for aluminum pre-pentrant etch as noted in ML-600-1</x:v>
+        <x:v>Limited to Method III-B per RCI R601373</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>89</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>203</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90051986</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>NORTH EAST FINISHING CO</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>245 RALPH AV</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>COPIAGUE</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>NY</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>11726-1514</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>6317898000</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v>631-789-8094</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K18" t="str">
-        <x:v>7BZG6</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L18" t="str">
-        <x:v>947402947</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v/>
       </x:c>
       <x:c r="U18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V18" t="str">
-        <x:v>Limited to Method III-B per RCI R601373</x:v>
+        <x:v>Aluminum only. Alternate method per RCI 645388      </x:v>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>1313</x:v>
+        <x:v>18136</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>17106</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90068865</x:v>
+        <x:v>90052342</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
+        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>2522 WEST 21ST STREET</x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>CHANUTE</x:v>
+        <x:v>GROVE                               </x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>KS</x:v>
+        <x:v>OK </x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>66720-6132</x:v>
+        <x:v>74344                               </x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>6203052451</x:v>
+        <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>620-305-2401</x:v>
+        <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>5/9/2018</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
-        <x:v/>
+        <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v>Aluminum only. Alternate method per RCI 645388      </x:v>
+        <x:v>Alternate solutions approved per RCI R116999</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>18136</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>153</x:v>
+        <x:v>26163</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90052342</x:v>
+        <x:v>90173265</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>601 Airport Dr</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>Mansfield</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>OK </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>76063-2718</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>9187866111</x:v>
+        <x:v>817-477-2193 (X220)</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>918-786-4234</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/31/2023</x:v>
       </x:c>
       <x:c r="K20" t="str">
-        <x:v>4GMH2</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v>Alternate solutions approved per RCI R116999</x:v>
+        <x:v>Etch per approved RCI #BR 448541</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>692</x:v>
+        <x:v>30164</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>