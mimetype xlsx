--- v3 (2026-04-04)
+++ v4 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b7087d10214d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f56fd5ca2ae408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R573f9fbaf78245f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra18804b0926047d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R573f9fbaf78245f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra18804b0926047d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1788,63 +1788,63 @@
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v>90052342</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>OK </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H19" t="str">
         <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>