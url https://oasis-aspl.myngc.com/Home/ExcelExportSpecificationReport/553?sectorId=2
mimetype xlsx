--- v4 (2026-06-26)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f56fd5ca2ae408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cbd3f8c00d41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra18804b0926047d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R971fd607a4aa401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra18804b0926047d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R971fd607a4aa401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -802,1202 +802,1302 @@
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>184</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90049744</x:v>
+        <x:v>90049333</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>CYGNUS INC                                        </x:v>
+        <x:v>CALIFORNIA METAL PROCESSING CO                    </x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>122 EMERALD INDUSTRIAL PARK RD      </x:v>
+        <x:v>1530 W Slauson Ave                  </x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>PONDERAY                            </x:v>
+        <x:v>Los Angeles                         </x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>ID </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>83852                               </x:v>
+        <x:v>90047                               </x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>2082634761</x:v>
+        <x:v>3237532247</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>208-263-9217</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>10/1/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Ref. RCI 159597 for approved solutions</x:v>
+        <x:v>Deviation
+approved per RCI
+BR119866</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>805</x:v>
+        <x:v>30796</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>66</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90050010</x:v>
+        <x:v>90049744</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>E M E INC</x:v>
+        <x:v>CYGNUS INC                                        </x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>431 E. Oaks St</x:v>
+        <x:v>122 EMERALD INDUSTRIAL PARK RD      </x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>COMPTON</x:v>
+        <x:v>PONDERAY                            </x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>CA</x:v>
+        <x:v>ID </x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>90221-1001</x:v>
+        <x:v>83852                               </x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>3106391621</x:v>
+        <x:v>2082634761</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>310-639-8559</x:v>
+        <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v>RCI approved for deviation of Method III-B and III-C-RCI #458725</x:v>
+        <x:v>Ref. RCI 159597 for approved solutions</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>284</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>174</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90024581</x:v>
+        <x:v>90050010</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>EMBEE PROCESSING, LLC</x:v>
+        <x:v>E M E INC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+        <x:v>431 E. Oaks St</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>SANTA ANA</x:v>
+        <x:v>COMPTON</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>92705-5248</x:v>
+        <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>7145469842</x:v>
+        <x:v>3106391621</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>714-546-4037</x:v>
+        <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K11" t="str">
-        <x:v>8H252</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L11" t="str">
-        <x:v>009659541</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Limited to Embee procedure EP-19A-1</x:v>
+        <x:v>RCI approved for deviation of Method III-B and III-C-RCI #458725</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>1103</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>25939</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90076059</x:v>
+        <x:v>90024581</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>EMBEE PROCESSING, LLC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>90813</x:v>
+        <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>562-432-2248</x:v>
+        <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v/>
+        <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>10/6/2020</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K12" t="str">
-        <x:v/>
+        <x:v>8H252</x:v>
       </x:c>
       <x:c r="L12" t="str">
-        <x:v/>
+        <x:v>009659541</x:v>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Pre-penetrant etch solution approved per RC/I 212213A </x:v>
+        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>23537</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>12878</x:v>
+        <x:v>25939</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90065231</x:v>
+        <x:v>90076059</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>FLARE GROUP CORP</x:v>
+        <x:v>FINE QUALITY METAL FINISHING</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1571 MACARTHUR BLVD</x:v>
+        <x:v>1640 Daisy Ave. </x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>COSTA MESA</x:v>
+        <x:v>Long Beach</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>92626</x:v>
+        <x:v>90813</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>7148502080</x:v>
+        <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>714-850-8795</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>1/31/2017</x:v>
+        <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Approved RC/I #BR146082</x:v>
+        <x:v>Pre-penetrant etch solution approved per RC/I 212213A </x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>14806</x:v>
+        <x:v>23537</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>175</x:v>
+        <x:v>12878</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90055274</x:v>
+        <x:v>90065231</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>HIXSON METAL FINISHING                            </x:v>
+        <x:v>FLARE GROUP CORP</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>829 PRODUCTION PL                   </x:v>
+        <x:v>1571 MACARTHUR BLVD</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>NEWPORT BEACH                       </x:v>
+        <x:v>COSTA MESA</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>92663                               </x:v>
+        <x:v>92626</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>8009009798</x:v>
+        <x:v>7148502080</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>949-645-0534</x:v>
+        <x:v>714-850-8795</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/31/2017</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v/>
+        <x:v>Approved RC/I #BR146082</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>629</x:v>
+        <x:v>14806</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>221</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90024675</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>165 Field St</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>West Babylon</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>NY</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>11704</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>(631) 694-1818</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>(631) 694-1848</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>1437</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>28</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90051777</x:v>
+        <x:v>90024675</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>Mitchell Laboratories Inc</x:v>
+        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>7707 Bequette Ave</x:v>
+        <x:v>165 Field St</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>Pico Rivera</x:v>
+        <x:v>West Babylon</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>90660</x:v>
+        <x:v>11704</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>(562) 949-6144</x:v>
+        <x:v>(631) 694-1818</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>(562) 949-7584</x:v>
+        <x:v>(631) 694-1848</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V16" t="str">
-        <x:v>RCI #R106903 allows supplier to use alternate solution for aluminum pre-pentrant etch as noted in ML-600-1</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>89</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
-        <x:v>203</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>90051986</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>NORTH EAST FINISHING CO</x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>245 RALPH AV</x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>COPIAGUE</x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>NY</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>11726-1514</x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>6317898000</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I17" t="str">
-        <x:v>631-789-8094</x:v>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K17" t="str">
-        <x:v>7BZG6</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L17" t="str">
-        <x:v>947402947</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v/>
       </x:c>
       <x:c r="U17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V17" t="str">
-        <x:v>Limited to Method III-B per RCI R601373</x:v>
+        <x:v>RCI #R106903 allows supplier to use alternate solution for aluminum pre-pentrant etch as noted in ML-600-1</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>1313</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>17106</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90068865</x:v>
+        <x:v>90051986</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
+        <x:v>NORTH EAST FINISHING CO</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>2522 WEST 21ST STREET</x:v>
+        <x:v>245 RALPH AV</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>CHANUTE</x:v>
+        <x:v>COPIAGUE</x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>KS</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>66720-6132</x:v>
+        <x:v>11726-1514</x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>6203052451</x:v>
+        <x:v>6317898000</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v>620-305-2401</x:v>
+        <x:v>631-789-8094</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>5/9/2018</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K18" t="str">
-        <x:v/>
+        <x:v>7BZG6</x:v>
       </x:c>
       <x:c r="L18" t="str">
-        <x:v/>
+        <x:v>947402947</x:v>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v/>
       </x:c>
       <x:c r="U18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V18" t="str">
-        <x:v>Aluminum only. Alternate method per RCI 645388      </x:v>
+        <x:v>Limited to Method III-B per RCI R601373</x:v>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>18136</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>153</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90052342</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>PRIDE PLATING INC</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>GROVE</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>OK</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>74344</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>9187866111</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>918-786-4234</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K19" t="str">
-        <x:v>4GMH2</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v>Alternate solutions approved per RCI R116999</x:v>
+        <x:v>Aluminum only. Alternate method per RCI 645388      </x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>692</x:v>
+        <x:v>18136</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>26163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90173265</x:v>
+        <x:v>90052342</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>601 Airport Dr</x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>Mansfield</x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>TX</x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>76063-2718</x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>817-477-2193 (X220)</x:v>
+        <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v/>
+        <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>5/31/2023</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K20" t="str">
-        <x:v/>
+        <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v>Etch per approved RCI #BR 448541</x:v>
+        <x:v>Alternate solutions approved per RCI R116999</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>30164</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="n">
+        <x:v>26163</x:v>
+      </x:c>
+      <x:c r="B21" t="str">
+        <x:v>90173265</x:v>
+      </x:c>
+      <x:c r="C21" t="str">
+        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
+      </x:c>
+      <x:c r="D21" t="str">
+        <x:v>601 Airport Dr</x:v>
+      </x:c>
+      <x:c r="E21" t="str">
+        <x:v>Mansfield</x:v>
+      </x:c>
+      <x:c r="F21" t="str">
+        <x:v>TX</x:v>
+      </x:c>
+      <x:c r="G21" t="str">
+        <x:v>76063-2718</x:v>
+      </x:c>
+      <x:c r="H21" t="str">
+        <x:v>817-477-2193 (X220)</x:v>
+      </x:c>
+      <x:c r="I21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J21" t="str">
+        <x:v>5/31/2023</x:v>
+      </x:c>
+      <x:c r="K21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O21" t="str">
+        <x:v>MPD 1074</x:v>
+      </x:c>
+      <x:c r="P21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q21" t="str">
+        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+      </x:c>
+      <x:c r="R21" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="T21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U21" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="V21" t="str">
+        <x:v>Etch per approved RCI #BR 448541</x:v>
+      </x:c>
+      <x:c r="W21" t="n">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="X21" t="n">
+        <x:v>30164</x:v>
+      </x:c>
+      <x:c r="Y21" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z21" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA21" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB21" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC21" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD21" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE21" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF21" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>