--- v5 (2026-08-21)
+++ v6 (2026-11-07)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cbd3f8c00d41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70968fc3f2a430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R971fd607a4aa401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rec242e76d8ce4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R971fd607a4aa401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec242e76d8ce4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -568,51 +568,51 @@
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Limited to Method VI only </x:v>
+        <x:v>Limited to Method IV only. Ref: RCI 005795  RCI 222785</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="X6" t="n">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -1202,57 +1202,57 @@
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>90076059</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>FINE QUALITY METAL FINISHING INC</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>1640 DAISY AVE</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v/>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>