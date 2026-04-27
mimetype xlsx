--- v3 (2026-03-04)
+++ v4 (2026-04-27)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05826053d7134db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d7d5403e54c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3deaba19692341d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5b361133e1274f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3deaba19692341d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b361133e1274f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">