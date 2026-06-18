--- v4 (2026-04-27)
+++ v5 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d7d5403e54c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb1cd3b48aa4af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5b361133e1274f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb15d0f130b234a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b361133e1274f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb15d0f130b234a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -309,418 +309,320 @@
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>9</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90049444</x:v>
+        <x:v>90049647</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>CERTIFIED STEEL TREATING CORP</x:v>
+        <x:v>Continental Heat Treating</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>2454 E 58TH ST</x:v>
+        <x:v>10643 S. Norwalk Ave</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>VERNON</x:v>
+        <x:v>Santa Fe Springs</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>90058-3558</x:v>
+        <x:v>90670</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>323-583-8711</x:v>
+        <x:v>(562) 944-8808</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v/>
+        <x:v>(562) 944-1499</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/25/2008</x:v>
       </x:c>
       <x:c r="K4" t="str">
-        <x:v>3DP87</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AMS 2774</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Heat Treatment Nickel Alloy and Cobalt Alloy Parts </x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V4" t="str">
         <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>539</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>24416</x:v>
+        <x:v>25445</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>183</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90049647</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Continental Heat Treating</x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>10643 S. Norwalk Ave</x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Santa Fe Springs</x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90670</x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>(562) 944-8808</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>(562) 944-1499</x:v>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>9/25/2008</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS 2774</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Heat Treatment Nickel Alloy and Cobalt Alloy Parts </x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>539</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>25445</x:v>
+        <x:v>30172</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>85</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90041621</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>INTERNATIONAL METALLURGICAL SERVICE</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>1221 WEST STRUCK AVENUE</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>ORANGE</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>92867</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>3106457300</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v>310-645-3598</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/9/2008</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AMS 2774</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Heat Treatment Nickel Alloy and Cobalt Alloy Parts </x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>539</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>30172</x:v>
+        <x:v>25326</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>