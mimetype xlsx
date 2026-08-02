--- v5 (2026-06-18)
+++ v6 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb1cd3b48aa4af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2feaa7964d34e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb15d0f130b234a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R166152edf2eb4082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb15d0f130b234a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R166152edf2eb4082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">