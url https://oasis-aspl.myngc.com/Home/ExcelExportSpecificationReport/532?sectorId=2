--- v2 (2026-02-28)
+++ v3 (2026-05-16)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52fd6d90458b4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f6edd826cb4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcf5585b18a844263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd42eb9f115674dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf5585b18a844263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd42eb9f115674dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -119,66 +119,66 @@
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90054958</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>Applied Aerospace Structures Corp</x:v>
+        <x:v>APPLIED AEROSPACE STRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>3437 S Airport Way                 </x:v>
+        <x:v>3437 SOUTH AIRPORT WAY</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Stockton                            </x:v>
+        <x:v>STOCKTON</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>95206                               </x:v>
+        <x:v>95206-3853</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v> 209-983-3244</x:v>
+        <x:v>2099820160</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>209-982-3375</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>5/27/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
@@ -1201,63 +1201,63 @@
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
         <x:v>25999</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>90123318</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC                </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>300 AUSTIN BLVD                     </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>RED OAK                             </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>75154                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v/>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>