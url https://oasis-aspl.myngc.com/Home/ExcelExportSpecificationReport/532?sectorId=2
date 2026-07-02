--- v3 (2026-05-16)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f6edd826cb4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a71fedecaf64698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd42eb9f115674dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9b62aed229824211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd42eb9f115674dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b62aed229824211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -273,51 +273,51 @@
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>Not approved for Appendix A,B  C</x:v>
+        <x:v>Not approved for all Appendices</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X3" t="n">
         <x:v>14882</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -605,1008 +605,910 @@
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>20214</x:v>
+        <x:v>12085</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90068941</x:v>
+        <x:v>90064629</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>HERA TECHNOLOGIES LLC</x:v>
+        <x:v>IKHANA GROUP LLC                                  </x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>1055 EAST FRANCIS STREET</x:v>
+        <x:v>37260 SKY CANYON DRIVE              </x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>ONTARIO</x:v>
+        <x:v>MURRIETA                            </x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>91761-5633</x:v>
+        <x:v>92563                               </x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>9093212001</x:v>
+        <x:v>9516000009</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v/>
+        <x:v>951-600-1005</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>1/2/2019</x:v>
+        <x:v>8/15/2016</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v>Not approved for all Appendices</x:v>
+        <x:v>Approved for hand drilling, reaming, and assembly</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>20295</x:v>
+        <x:v>9237</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>12085</x:v>
+        <x:v>3129</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90064629</x:v>
+        <x:v>90078410</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>IKHANA GROUP LLC                                  </x:v>
+        <x:v>JANICKI INDUSTRIES INC                            </x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>37260 SKY CANYON DRIVE              </x:v>
+        <x:v>34240 STATE RTE 20                  </x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>MURRIETA                            </x:v>
+        <x:v>HAMILTON                            </x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>CA </x:v>
+        <x:v>WA </x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>92563                               </x:v>
+        <x:v>98255                               </x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>9516000009</x:v>
+        <x:v>360-814-1708</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>951-600-1005</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>8/15/2016</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v>Approved for hand drilling, reaming, and assembly</x:v>
+        <x:v>Not Approved for Appendix A, B  C 
+</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>9237</x:v>
+        <x:v>10374</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>3129</x:v>
+        <x:v>15026</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90078410</x:v>
+        <x:v>90068371</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>JANICKI INDUSTRIES INC                            </x:v>
+        <x:v>JANICKI INDUSTRIES INC</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>34240 STATE RTE 20                  </x:v>
+        <x:v>3835 NORTH FAIRFIELD ROAD</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>HAMILTON                            </x:v>
+        <x:v>LAYTON</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>WA </x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>98255                               </x:v>
+        <x:v>84041-4895</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>360-814-1708</x:v>
+        <x:v>3853197840</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v/>
+        <x:v>360-814-1707</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>11/14/2017</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Not Approved for Appendix A, B  C 
+        <x:v>Not approved for appendix A, B or C
 </x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>10374</x:v>
+        <x:v>11541</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>15026</x:v>
+        <x:v>23720</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90068371</x:v>
+        <x:v>90075211</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>JANICKI INDUSTRIES INC</x:v>
+        <x:v>Lathrom Manufacturing Inc</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>3835 NORTH FAIRFIELD ROAD</x:v>
+        <x:v>315 E 55th St S</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>LAYTON</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>UT</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>84041-4895</x:v>
+        <x:v>67216</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>3853197840</x:v>
+        <x:v>316-522-0001</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>360-814-1707</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>11/14/2017</x:v>
+        <x:v>6/19/2019</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v>Not approved for appendix A, B or C
-</x:v>
+        <x:v>Excludes Appendices</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>11541</x:v>
+        <x:v>17042</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>23720</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90075211</x:v>
+        <x:v>90024437</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>Lathrom Manufacturing Inc</x:v>
+        <x:v>PERFORMANCE PLASTICS INC                          </x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>315 E 55th St S</x:v>
+        <x:v>7919 SAINT ANDREWS AVE              </x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>SAN DIEGO                           </x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>67216</x:v>
+        <x:v>92154                               </x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>316-522-0001</x:v>
+        <x:v>(509) 934-9102</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v/>
+        <x:v>619-428-5506</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>6/19/2019</x:v>
+        <x:v>5/25/2005</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Excludes Appendices</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>17042</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>20</x:v>
+        <x:v>25999</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90024437</x:v>
+        <x:v>90123318</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>PERFORMANCE PLASTICS INC                          </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>7919 SAINT ANDREWS AVE              </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>SAN DIEGO                           </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>CA </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>92154                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>(509) 934-9102</x:v>
+        <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>619-428-5506</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>5/25/2005</x:v>
+        <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>832</x:v>
+        <x:v>23765</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>25999</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90123318</x:v>
+        <x:v>90124548</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
+        <x:v>QARBON AEROSPACE LAFAYETTE LLC</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>300 AUSTIN BOULEVARD</x:v>
+        <x:v>90 HIGHWAY 22 W</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>RED OAK</x:v>
+        <x:v>MILLEDGEVILLE</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>TX</x:v>
+        <x:v>GA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>75154-4608</x:v>
+        <x:v>31061</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>4698206500</x:v>
+        <x:v>4783630723</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>6/22/2021</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>23765</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>233</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90124548</x:v>
+        <x:v>90053187</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>QARBON AEROSPACE LAFAYETTE LLC</x:v>
+        <x:v>SWIFT ENGINEERING INC                             </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>90 HIGHWAY 22 W</x:v>
+        <x:v>1141 VIA CALLEJON                   </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>MILLEDGEVILLE</x:v>
+        <x:v>SAN CLEMENTE                        </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>GA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>31061</x:v>
+        <x:v>92673                               </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>4783630723</x:v>
+        <x:v>9494926608</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v/>
+        <x:v>949-492-7516</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/29/2007</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V14" t="str">
         <x:v/>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>1520</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>278</x:v>
+        <x:v>18137</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90053187</x:v>
+        <x:v>90069010</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>SWIFT ENGINEERING INC                             </x:v>
+        <x:v>TIGHITCO INC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>1141 VIA CALLEJON                   </x:v>
+        <x:v>245 OLD BRICKYARD LN</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>SAN CLEMENTE                        </x:v>
+        <x:v>BERLIN</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>CA </x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>92673                               </x:v>
+        <x:v>06037-1423</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>9494926608</x:v>
+        <x:v>860-828-0298</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>949-492-7516</x:v>
+        <x:v>860-828-0432</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>8/29/2007</x:v>
+        <x:v>7/12/2018</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v/>
+        <x:v>Not approved for Appendix A, B, or C </x:v>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>1729</x:v>
+        <x:v>14728</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>