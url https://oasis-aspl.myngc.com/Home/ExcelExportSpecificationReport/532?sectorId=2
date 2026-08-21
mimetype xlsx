--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a71fedecaf64698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edb756a5a034d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9b62aed229824211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3cb2fece2414460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b62aed229824211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cb2fece2414460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">