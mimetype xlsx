--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd969d75bc1994f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0bce36d7404c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R91f5504314b843a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfb40646abe154b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91f5504314b843a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb40646abe154b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -912,66 +912,66 @@
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
         <x:v>2773</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>90050760</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>HEXCEL  CORPORATION                               </x:v>
+        <x:v>HEXCEL CORPORATION</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>172 INDUSTRIAL PARK RD              </x:v>
+        <x:v>172 INDUSTRIAL PARK RD</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>SAINT CLAIR                         </x:v>
+        <x:v>SAINT CLAIR</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>PA </x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>17970-0179                          </x:v>
+        <x:v>17970-0179</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>570-429-1741</x:v>
+        <x:v>5704291741</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v/>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>ACS-PRS-8002</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
@@ -1406,63 +1406,63 @@
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
         <x:v>25999</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v>90123318</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC                </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>300 AUSTIN BLVD                     </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>RED OAK                             </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>75154                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v/>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>ACS-PRS-8002</x:v>
       </x:c>