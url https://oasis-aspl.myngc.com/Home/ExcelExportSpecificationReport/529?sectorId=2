--- v4 (2026-05-08)
+++ v5 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0bce36d7404c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eecd3425ab740ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfb40646abe154b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R14ee815e71b14ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb40646abe154b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14ee815e71b14ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">