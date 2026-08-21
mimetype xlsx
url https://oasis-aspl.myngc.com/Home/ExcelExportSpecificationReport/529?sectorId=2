--- v5 (2026-06-24)
+++ v6 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eecd3425ab740ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa13ccf5f77d4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R14ee815e71b14ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8adaefaf1dca4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14ee815e71b14ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8adaefaf1dca4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">