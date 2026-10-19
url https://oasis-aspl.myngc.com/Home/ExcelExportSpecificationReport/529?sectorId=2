--- v6 (2026-08-21)
+++ v7 (2026-10-19)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa13ccf5f77d4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47a83c606d44df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8adaefaf1dca4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf6f152558ffa4145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8adaefaf1dca4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6f152558ffa4145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1105,216 +1105,216 @@
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>3129</x:v>
+        <x:v>26114</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90078410</x:v>
+        <x:v>90051101</x:v>
       </x:c>
       <x:c r="C12" t="str">
         <x:v>JANICKI INDUSTRIES INC                            </x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>34240 STATE RTE 20                  </x:v>
+        <x:v>1476 MOORE ST                       </x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>HAMILTON                            </x:v>
+        <x:v>SEDRO WOOLLEY                       </x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>WA </x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>98255                               </x:v>
+        <x:v>98284                               </x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>360-814-1708</x:v>
+        <x:v>360.814.1753</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v/>
+        <x:v>360-814-1707</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>10/28/2022</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ACS-PRS-8002</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Area Requirements for Composite Fabrication</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Not approved for Appendix A  B</x:v>
+        <x:v>Exclude Appendix
+A  B</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>529</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>10375</x:v>
+        <x:v>29880</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>7376</x:v>
+        <x:v>3129</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90063142</x:v>
+        <x:v>90078410</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>Machine Tek LLC</x:v>
+        <x:v>JANICKI INDUSTRIES INC                            </x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1985 Palomar Oaks Way</x:v>
+        <x:v>34240 STATE RTE 20                  </x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Carlsbad</x:v>
+        <x:v>HAMILTON                            </x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>CA</x:v>
+        <x:v>WA </x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>92011</x:v>
+        <x:v>98255                               </x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>760-438-6644</x:v>
+        <x:v>360-814-1708</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>6/10/2015</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ACS-PRS-8002</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Area Requirements for Composite Fabrication</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Limited to Areas:D  E  only
-</x:v>
+        <x:v>Not approved for Appendix A  B</x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>529</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>10347</x:v>
+        <x:v>10375</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>