--- v2 (2026-03-19)
+++ v3 (2026-05-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8484b0ba0612411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff3bf03c9e2402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra93beab79cec4080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R02d65d6d8cc54a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra93beab79cec4080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02d65d6d8cc54a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -317,63 +317,63 @@
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90048618</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>All Metals Processing of Orange County, LLC</x:v>
+        <x:v>ALL METALS PROCESSING OF</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>8401 STANDUSTRIAL ST                </x:v>
+        <x:v>8401 STANDUSTRIAL ST</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>STANTON                             </x:v>
+        <x:v>STANTON</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>90680-2619                          </x:v>
+        <x:v>90680-2619</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>MIL-PRF-46010</x:v>
       </x:c>
@@ -1802,63 +1802,63 @@
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v>90052342</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>OK </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H19" t="str">
         <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>MIL-PRF-46010</x:v>
       </x:c>