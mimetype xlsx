--- v3 (2026-05-26)
+++ v4 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff3bf03c9e2402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56a19b8a2a2498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R02d65d6d8cc54a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7dc1c261cfd046ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02d65d6d8cc54a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7dc1c261cfd046ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1208,69 +1208,69 @@
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>90056149</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>Har-Conn Chrome Co</x:v>
+        <x:v>HAR-CONN CHROME CO</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>603 New Park Avenue</x:v>
+        <x:v>603 NEW PARK AVE</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>W. Hartford</x:v>
+        <x:v>WEST HARTFORD</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CT</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>06110</x:v>
+        <x:v>06110-1318</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>(860) 236-6801</x:v>
+        <x:v>860-236-6801</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>(860) 570-2107</x:v>
+        <x:v>860-570-2017</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>9/1/2010</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>MIL-PRF-46010</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Dry Film Lube
 Superseded by AS5272 for Ty I  II only</x:v>