--- v2 (2026-02-16)
+++ v3 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd165592d1f845df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf157429391704f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3b7d53c1a3284df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0229acdf6d5744b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b7d53c1a3284df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0229acdf6d5744b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1001,66 +1001,66 @@
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>90041879</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>METAL SURFACES INTERNATIONAL LLC                  </x:v>
+        <x:v>METAL SURFACES INTERNATIONAL LLC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>6060 SHULL ST                       </x:v>
+        <x:v>6060 SHULL STREET</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>BELL GARDENS                        </x:v>
+        <x:v>BELL GARDENS</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>90201-6237                          </x:v>
+        <x:v>90201-6237</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>562-927-1331</x:v>
+        <x:v>5629271331</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>562-927-0692</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>8/7/2006</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>AMS 2404</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>