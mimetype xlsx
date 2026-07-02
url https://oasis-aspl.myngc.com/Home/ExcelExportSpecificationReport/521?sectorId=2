--- v3 (2026-05-17)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf157429391704f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8a3dace2c9481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0229acdf6d5744b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R40171b26e1c34279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0229acdf6d5744b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40171b26e1c34279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -603,117 +603,117 @@
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>9025</x:v>
+        <x:v>72160</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90061995</x:v>
+        <x:v>90223635</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>ELECTRODE TECHNOLOGIES INC DBA REID METAL FINISHING</x:v>
+        <x:v>ELECTRODE TECHNOLOGIES, INC.</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>3110 W HARVARD ST</x:v>
+        <x:v>3110 WEST HARVARD STREET</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Santa Ana</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>USA</x:v>
+        <x:v>92704-3940</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>562-454-3434</x:v>
+        <x:v>7145493771</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>714-549-3008</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>8/6/2015</x:v>
+        <x:v>6/4/2026</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AMS 2404</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Plating, Electroless Nickel</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>521</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>28818</x:v>
+        <x:v>30739</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -805,69 +805,69 @@
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>90056149</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Har-Conn Chrome Co</x:v>
+        <x:v>HAR-CONN CHROME CO</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>603 New Park Avenue</x:v>
+        <x:v>603 NEW PARK AVE</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>W. Hartford</x:v>
+        <x:v>WEST HARTFORD</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>CT</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>06110</x:v>
+        <x:v>06110-1318</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>(860) 236-6801</x:v>
+        <x:v>860-236-6801</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>(860) 570-2107</x:v>
+        <x:v>860-570-2017</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>9/1/2010</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AMS 2404</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Plating, Electroless Nickel</x:v>
       </x:c>