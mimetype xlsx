--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8a3dace2c9481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb5e6b4af024bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R40171b26e1c34279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfd9d831c3169451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40171b26e1c34279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd9d831c3169451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">