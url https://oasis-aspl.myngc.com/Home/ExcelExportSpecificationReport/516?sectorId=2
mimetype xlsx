--- v2 (2026-03-20)
+++ v3 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b89ad5cd6d44a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e11591b48fa4649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R96cad33fc48a49c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re84b63549bd54edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96cad33fc48a49c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re84b63549bd54edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -214,430 +214,532 @@
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>23808</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90075678</x:v>
+        <x:v>90024474</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>ATLAS AEROSPACE LLC                               </x:v>
+        <x:v>Arrowhead Products Corporation</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>5725 N Broadway                     </x:v>
+        <x:v>4411 Katella Ave</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>PARK CITY                           </x:v>
+        <x:v>Los Alamitos</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>67219                               </x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>3164406489</x:v>
+        <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v/>
+        <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>10/29/2019</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>2ZZP00013</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Fusion Welding</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="S3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>GTAW</x:v>
+        <x:v>GTAW only
+Limited to Class B  C only per approved RC/I #BR405841</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>516</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>20237</x:v>
+        <x:v>30735</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>165</x:v>
+        <x:v>23808</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90049034</x:v>
+        <x:v>90075678</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>BARNES GROUP INC</x:v>
+        <x:v>ATLAS AEROSPACE LLC                               </x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>1025 S. Depot Drive</x:v>
+        <x:v>5725 N Broadway                     </x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>OGDEN</x:v>
+        <x:v>PARK CITY                           </x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>UT</x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>84404</x:v>
+        <x:v>67219                               </x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>8019172000</x:v>
+        <x:v>3164406489</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>801-917-2033</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/29/2019</x:v>
       </x:c>
       <x:c r="K4" t="str">
-        <x:v>32317</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L4" t="str">
-        <x:v>612706192</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>2ZZP00013</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Fusion Welding</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="S4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Limited to Group VI, Titanium only</x:v>
+        <x:v>GTAW</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>516</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>930</x:v>
+        <x:v>20237</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>26082</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90071191</x:v>
+        <x:v>90049034</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>DYNAMIC FABRICATION, INC.                         </x:v>
+        <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>890 MARINER STREET                  </x:v>
+        <x:v>1025 SOUTH DEPOT DRIVE</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>BREA                                </x:v>
+        <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA </x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>92821                               </x:v>
+        <x:v>84404-1390</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>7146622440</x:v>
+        <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>714-662-1052</x:v>
+        <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>6/1/2022</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
-        <x:v/>
+        <x:v>32317</x:v>
       </x:c>
       <x:c r="L5" t="str">
-        <x:v/>
+        <x:v>612706192</x:v>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>2ZZP00013</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Fusion Welding</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="S5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Approved for GTAW only</x:v>
+        <x:v>Limited to Group VI, Titanium only</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>516</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>29969</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>85</x:v>
+        <x:v>26082</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90071191</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>DYNAMIC FABRICATION, INC.                         </x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>890 MARINER STREET                  </x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>BREA                                </x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>92821                               </x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>7146622440</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v>714-662-1052</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>6/1/2022</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>2ZZP00013</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Fusion Welding</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="S6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Titanium and Aluminum, Approval based on QCS-001 and subject to the limitations listed on the QCS-001 website.</x:v>
+        <x:v>Approved for GTAW only</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>516</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>2162</x:v>
+        <x:v>29969</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
+        <x:v>Manufacturer</x:v>
+      </x:c>
+      <x:c r="AE6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG6" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>90055235</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>1539 S SAINT PAUL ST                </x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>WICHITA                             </x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>KS </x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>67213                               </x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v>3169431266</x:v>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v>316-943-7576</x:v>
+      </x:c>
+      <x:c r="J7" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="K7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O7" t="str">
+        <x:v>2ZZP00013</x:v>
+      </x:c>
+      <x:c r="P7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q7" t="str">
+        <x:v>Fusion Welding</x:v>
+      </x:c>
+      <x:c r="R7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="S7" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T7" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U7" t="str">
+        <x:v>Welding</x:v>
+      </x:c>
+      <x:c r="V7" t="str">
+        <x:v>Titanium and Aluminum, Approval based on QCS-001 and subject to the limitations listed on the QCS-001 website.</x:v>
+      </x:c>
+      <x:c r="W7" t="n">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="X7" t="n">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="Y7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA7" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB7" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC7" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE6" t="n">
-[...5 lines deleted...]
-      <x:c r="AG6" t="str">
+      <x:c r="AE7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>