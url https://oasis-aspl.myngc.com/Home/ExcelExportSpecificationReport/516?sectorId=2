--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e11591b48fa4649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f824736798a409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re84b63549bd54edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R11e2529c83c949b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re84b63549bd54edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11e2529c83c949b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">