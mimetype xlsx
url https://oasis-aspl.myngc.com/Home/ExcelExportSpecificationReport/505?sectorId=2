--- v6 (2026-08-21)
+++ v7 (2026-10-19)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b07f1660b6f415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cce17868b041c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R49b5203e0eaf409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re77087a646e941e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49b5203e0eaf409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re77087a646e941e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -902,614 +902,516 @@
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>7376</x:v>
+        <x:v>25999</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90063142</x:v>
+        <x:v>90123318</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>Machine Tek LLC</x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>1985 Palomar Oaks Way</x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>Carlsbad</x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>CA</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>92011</x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>760-438-6644</x:v>
+        <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v/>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>6/10/2015</x:v>
+        <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>ACS-PRS-5001</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Curing Procedures for Composite Laminates and Sandwich Assemblies</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v>Approved for Pyrometery only supporting ACS-PRS-5053 for Drying of Nonmetallic Core</x:v>
+        <x:v>Limited to Autoclave S/N’s 912 and 915 only </x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>505</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>23541</x:v>
+        <x:v>23768</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>25999</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90123318</x:v>
+        <x:v>90124548</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
+        <x:v>QARBON AEROSPACE LAFAYETTE LLC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>300 AUSTIN BOULEVARD</x:v>
+        <x:v>90 HIGHWAY 22 W</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>RED OAK</x:v>
+        <x:v>MILLEDGEVILLE</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>TX</x:v>
+        <x:v>GA</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>75154-4608</x:v>
+        <x:v>31061</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>4698206500</x:v>
+        <x:v>4783630723</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v/>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>6/22/2021</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>ACS-PRS-5001</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Curing Procedures for Composite Laminates and Sandwich Assemblies</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Limited to Autoclave S/N’s 912 and 915 only </x:v>
+        <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>505</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>23768</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>233</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90124548</x:v>
+        <x:v>90053043</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>QARBON AEROSPACE LAFAYETTE LLC</x:v>
+        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>90 HIGHWAY 22 W</x:v>
+        <x:v>3801 S OLIVER ST</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>MILLEDGEVILLE</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>GA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>31061</x:v>
+        <x:v>67210</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>4783630723</x:v>
+        <x:v>13165235351</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v/>
+        <x:v>316-526-1102</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ACS-PRS-5001</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Curing Procedures for Composite Laminates and Sandwich Assemblies</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>505</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>1516</x:v>
+        <x:v>14924</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>736</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90053043</x:v>
+        <x:v>90053187</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
+        <x:v>SWIFT ENGINEERING INC                             </x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>3801 S OLIVER ST</x:v>
+        <x:v>1141 VIA CALLEJON                   </x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>SAN CLEMENTE                        </x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>67210</x:v>
+        <x:v>92673                               </x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>13165235351</x:v>
+        <x:v>9494926608</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>316-526-1102</x:v>
+        <x:v>949-492-7516</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>8/29/2007</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ACS-PRS-5001</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Curing Procedures for Composite Laminates and Sandwich Assemblies</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>505</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>14924</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>278</x:v>
+        <x:v>18137</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90053187</x:v>
+        <x:v>90069010</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>SWIFT ENGINEERING INC                             </x:v>
+        <x:v>TIGHITCO INC</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>1141 VIA CALLEJON                   </x:v>
+        <x:v>245 OLD BRICKYARD LN</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>SAN CLEMENTE                        </x:v>
+        <x:v>BERLIN</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>CA </x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>92673                               </x:v>
+        <x:v>06037-1423</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>9494926608</x:v>
+        <x:v>860-828-0298</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>949-492-7516</x:v>
+        <x:v>860-828-0432</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>8/29/2007</x:v>
+        <x:v>7/12/2018</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>ACS-PRS-5001</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Curing Procedures for Composite Laminates and Sandwich Assemblies</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v/>
+        <x:v>Not approved for Appendix A</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>505</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>1726</x:v>
+        <x:v>14722</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>