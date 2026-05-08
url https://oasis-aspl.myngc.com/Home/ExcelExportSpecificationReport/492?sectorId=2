--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8e786c00ce4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5fff75bb7c84818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc7cda33091d74959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd364db77f6134b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7cda33091d74959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd364db77f6134b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2959,2293 +2959,2192 @@
       </x:c>
       <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD30" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="n">
-        <x:v>3</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>90051195</x:v>
+        <x:v>90024675</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>Kamatics Corporation</x:v>
+        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>1330 Blue Hills Ave</x:v>
+        <x:v>165 Field St</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>Bloomfield</x:v>
+        <x:v>West Babylon</x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>CT</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>06002</x:v>
+        <x:v>11704</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>(860) 243-7596</x:v>
+        <x:v>(631) 694-1818</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>(860) 243-7993</x:v>
+        <x:v>(631) 694-1848</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>12/10/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
         <x:v/>
       </x:c>
       <x:c r="O31" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P31" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q31" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R31" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T31" t="str">
         <x:v/>
       </x:c>
       <x:c r="U31" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V31" t="str">
-        <x:v>Approved Source
-[...1 lines deleted...]
-Pre Pen-Etch
+        <x:v>
 </x:v>
       </x:c>
       <x:c r="W31" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X31" t="n">
-        <x:v>29604</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="Y31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA31" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC31" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD31" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG31" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="n">
-        <x:v>221</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>90024675</x:v>
+        <x:v>90051536</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
+        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>165 Field St</x:v>
+        <x:v>8135 1st AVE S</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>West Babylon</x:v>
+        <x:v>SEATTLE</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>NY</x:v>
+        <x:v>WA</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>11704</x:v>
+        <x:v>98108-4202</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>(631) 694-1818</x:v>
+        <x:v>206-762-5855</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>(631) 694-1848</x:v>
+        <x:v>206-763-1641</x:v>
       </x:c>
       <x:c r="J32" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/13/2009</x:v>
       </x:c>
       <x:c r="K32" t="str">
         <x:v/>
       </x:c>
       <x:c r="L32" t="str">
         <x:v/>
       </x:c>
       <x:c r="M32" t="str">
         <x:v/>
       </x:c>
       <x:c r="N32" t="str">
         <x:v/>
       </x:c>
       <x:c r="O32" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P32" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q32" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R32" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T32" t="str">
         <x:v/>
       </x:c>
       <x:c r="U32" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V32" t="str">
-        <x:v>
-</x:v>
+        <x:v>Limitation: Not Approved for Appendix B</x:v>
       </x:c>
       <x:c r="W32" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X32" t="n">
-        <x:v>1432</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Y32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA32" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB32" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC32" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD32" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="n">
-        <x:v>129</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>90051536</x:v>
+        <x:v>90051682</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+        <x:v>Metal Finishing Company Inc</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>8135 1st AVE S</x:v>
+        <x:v>1423 S Mclean Blvd</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>SEATTLE</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>WA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>98108-4202</x:v>
+        <x:v>57213</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>206-762-5855</x:v>
+        <x:v>(316) 267-7289</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>206-763-1641</x:v>
+        <x:v>(316) 267-1450</x:v>
       </x:c>
       <x:c r="J33" t="str">
-        <x:v>5/13/2009</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K33" t="str">
         <x:v/>
       </x:c>
       <x:c r="L33" t="str">
         <x:v/>
       </x:c>
       <x:c r="M33" t="str">
         <x:v/>
       </x:c>
       <x:c r="N33" t="str">
         <x:v/>
       </x:c>
       <x:c r="O33" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P33" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q33" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R33" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T33" t="str">
         <x:v/>
       </x:c>
       <x:c r="U33" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V33" t="str">
-        <x:v>Limitation: Not Approved for Appendix B</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W33" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X33" t="n">
-        <x:v>687</x:v>
+        <x:v>9274</x:v>
       </x:c>
       <x:c r="Y33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA33" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB33" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC33" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD33" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG33" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="n">
-        <x:v>247</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>90051682</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>Metal Finishing Company Inc</x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>1423 S Mclean Blvd</x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>57213</x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>(316) 267-7289</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v>(316) 267-1450</x:v>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J34" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K34" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L34" t="str">
         <x:v/>
       </x:c>
       <x:c r="M34" t="str">
         <x:v/>
       </x:c>
       <x:c r="N34" t="str">
         <x:v/>
       </x:c>
       <x:c r="O34" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P34" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q34" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R34" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T34" t="str">
         <x:v/>
       </x:c>
       <x:c r="U34" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V34" t="str">
-        <x:v/>
+        <x:v>Limits: Not approved for appendices A  B</x:v>
       </x:c>
       <x:c r="W34" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X34" t="n">
-        <x:v>9274</x:v>
+        <x:v>23417</x:v>
       </x:c>
       <x:c r="Y34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA34" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB34" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD34" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG34" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="n">
-        <x:v>83</x:v>
+        <x:v>13958</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90063606</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>MISTRAS Services, Kent, WA</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>212th Street Business Park, 7820 South 210th Street, Suite 110</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>Kent</x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>CA</x:v>
+        <x:v>WA</x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>90201</x:v>
+        <x:v>98032</x:v>
       </x:c>
       <x:c r="H35" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>253-656-0062</x:v>
       </x:c>
       <x:c r="I35" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J35" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>6/15/2017</x:v>
       </x:c>
       <x:c r="K35" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
         <x:v/>
       </x:c>
       <x:c r="N35" t="str">
         <x:v/>
       </x:c>
       <x:c r="O35" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P35" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q35" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R35" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T35" t="str">
         <x:v/>
       </x:c>
       <x:c r="U35" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V35" t="str">
-        <x:v>Limits: Not approved for appendices A  B</x:v>
+        <x:v>Limits: Limitation not approved for processing to Appendix A  B.
+Note: Mistras does not have onsite capability for pre-penetrant etch.  
+</x:v>
       </x:c>
       <x:c r="W35" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X35" t="n">
-        <x:v>23417</x:v>
+        <x:v>10413</x:v>
       </x:c>
       <x:c r="Y35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA35" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB35" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC35" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD35" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG35" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="n">
-        <x:v>13958</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>90063606</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>MISTRAS Services, Kent, WA</x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>212th Street Business Park, 7820 South 210th Street, Suite 110</x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>Kent</x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v>WA</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G36" t="str">
-        <x:v>98032</x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H36" t="str">
-        <x:v>253-656-0062</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I36" t="str">
-        <x:v/>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J36" t="str">
-        <x:v>6/15/2017</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K36" t="str">
         <x:v/>
       </x:c>
       <x:c r="L36" t="str">
         <x:v/>
       </x:c>
       <x:c r="M36" t="str">
         <x:v/>
       </x:c>
       <x:c r="N36" t="str">
         <x:v/>
       </x:c>
       <x:c r="O36" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P36" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q36" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R36" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T36" t="str">
         <x:v/>
       </x:c>
       <x:c r="U36" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V36" t="str">
-        <x:v>Limits: Limitation not approved for processing to Appendix A  B.
-[...1 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W36" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X36" t="n">
-        <x:v>10413</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Y36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA36" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB36" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC36" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD36" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG36" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="n">
-        <x:v>28</x:v>
+        <x:v>25976</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>90051777</x:v>
+        <x:v>90081828</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>Mitchell Laboratories Inc</x:v>
+        <x:v>NDE PROFESSIONALS, INC.</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>7707 Bequette Ave</x:v>
+        <x:v>13339 NE AIRPORT WAY STE 100</x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>Pico Rivera</x:v>
+        <x:v>PORTLAND</x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>CA</x:v>
+        <x:v>OR</x:v>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>90660</x:v>
+        <x:v>97230</x:v>
       </x:c>
       <x:c r="H37" t="str">
-        <x:v>(562) 949-6144</x:v>
+        <x:v>503-287-5255 </x:v>
       </x:c>
       <x:c r="I37" t="str">
-        <x:v>(562) 949-7584</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J37" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>4/20/2021</x:v>
       </x:c>
       <x:c r="K37" t="str">
         <x:v/>
       </x:c>
       <x:c r="L37" t="str">
         <x:v/>
       </x:c>
       <x:c r="M37" t="str">
         <x:v/>
       </x:c>
       <x:c r="N37" t="str">
         <x:v/>
       </x:c>
       <x:c r="O37" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P37" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q37" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R37" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T37" t="str">
         <x:v/>
       </x:c>
       <x:c r="U37" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V37" t="str">
-        <x:v/>
+        <x:v>Limits: Not approved for processing to Appendix B. 
+Note: NDE Professionals Inc. does not have onsite capability for pre-penetrant etch.
+</x:v>
       </x:c>
       <x:c r="W37" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X37" t="n">
-        <x:v>87</x:v>
+        <x:v>23698</x:v>
       </x:c>
       <x:c r="Y37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA37" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB37" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC37" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD37" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG37" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="n">
-        <x:v>25976</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>90081828</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>NDE PROFESSIONALS, INC.</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>13339 NE AIRPORT WAY STE 100</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>PORTLAND</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>OR</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>97230</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H38" t="str">
-        <x:v>503-287-5255 </x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I38" t="str">
-        <x:v/>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J38" t="str">
-        <x:v>4/20/2021</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K38" t="str">
         <x:v/>
       </x:c>
       <x:c r="L38" t="str">
         <x:v/>
       </x:c>
       <x:c r="M38" t="str">
         <x:v/>
       </x:c>
       <x:c r="N38" t="str">
         <x:v/>
       </x:c>
       <x:c r="O38" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P38" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q38" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R38" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T38" t="str">
         <x:v/>
       </x:c>
       <x:c r="U38" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V38" t="str">
-        <x:v>Limits: Not approved for processing to Appendix B. 
-Note: NDE Professionals Inc. does not have onsite capability for pre-penetrant etch.
+        <x:v>Type I, Method A, form D only
 </x:v>
       </x:c>
       <x:c r="W38" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X38" t="n">
-        <x:v>23698</x:v>
+        <x:v>18135</x:v>
       </x:c>
       <x:c r="Y38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA38" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB38" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC38" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD38" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG38" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="n">
-        <x:v>17106</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>90068865</x:v>
+        <x:v>90052132</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
+        <x:v>Pacific Magnetic  Penetrant Co Inc</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>2522 WEST 21ST STREET</x:v>
+        <x:v>6837 Farmdale Ave</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>CHANUTE</x:v>
+        <x:v>N Hollywood</x:v>
       </x:c>
       <x:c r="F39" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>66720-6132</x:v>
+        <x:v>91605</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>6203052451</x:v>
+        <x:v>(818) 765-7266</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v>620-305-2401</x:v>
+        <x:v>(818) 764-3355</x:v>
       </x:c>
       <x:c r="J39" t="str">
-        <x:v>5/9/2018</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K39" t="str">
         <x:v/>
       </x:c>
       <x:c r="L39" t="str">
         <x:v/>
       </x:c>
       <x:c r="M39" t="str">
         <x:v/>
       </x:c>
       <x:c r="N39" t="str">
         <x:v/>
       </x:c>
       <x:c r="O39" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P39" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q39" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R39" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T39" t="str">
         <x:v/>
       </x:c>
       <x:c r="U39" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V39" t="str">
-        <x:v>Type I, Method A, form D only
-</x:v>
+        <x:v>Not Approved for Appendix A  B</x:v>
       </x:c>
       <x:c r="W39" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X39" t="n">
-        <x:v>18135</x:v>
+        <x:v>20291</x:v>
       </x:c>
       <x:c r="Y39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA39" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB39" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC39" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD39" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG39" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="n">
-        <x:v>27</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>90052132</x:v>
+        <x:v>90052168</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>Pacific Magnetic  Penetrant Co Inc</x:v>
+        <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
       <x:c r="D40" t="str">
-        <x:v>6837 Farmdale Ave</x:v>
+        <x:v>1015 S West Street</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>N Hollywood</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>91605</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>(818) 765-7266</x:v>
+        <x:v>(316) 945-5285</x:v>
       </x:c>
       <x:c r="I40" t="str">
-        <x:v>(818) 764-3355</x:v>
+        <x:v>(316) 945-8906</x:v>
       </x:c>
       <x:c r="J40" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K40" t="str">
         <x:v/>
       </x:c>
       <x:c r="L40" t="str">
         <x:v/>
       </x:c>
       <x:c r="M40" t="str">
         <x:v/>
       </x:c>
       <x:c r="N40" t="str">
         <x:v/>
       </x:c>
       <x:c r="O40" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P40" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q40" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R40" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T40" t="str">
         <x:v/>
       </x:c>
       <x:c r="U40" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V40" t="str">
-        <x:v>Not Approved for Appendix A  B</x:v>
+        <x:v>Excludes Appendices </x:v>
       </x:c>
       <x:c r="W40" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X40" t="n">
-        <x:v>20291</x:v>
+        <x:v>13696</x:v>
       </x:c>
       <x:c r="Y40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA40" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB40" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC40" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD40" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG40" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="n">
-        <x:v>149</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>90052168</x:v>
+        <x:v>90042418</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>Paragon Services Inc West St.</x:v>
+        <x:v>PCC STRUCTURALS INC                               </x:v>
       </x:c>
       <x:c r="D41" t="str">
-        <x:v>1015 S West Street</x:v>
+        <x:v>4600 SE HARNEY DR                   </x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>PORTLAND                            </x:v>
       </x:c>
       <x:c r="F41" t="str">
-        <x:v>KS</x:v>
+        <x:v>OR </x:v>
       </x:c>
       <x:c r="G41" t="str">
-        <x:v>67213</x:v>
+        <x:v>97206                               </x:v>
       </x:c>
       <x:c r="H41" t="str">
-        <x:v>(316) 945-5285</x:v>
+        <x:v>5037773881</x:v>
       </x:c>
       <x:c r="I41" t="str">
-        <x:v>(316) 945-8906</x:v>
+        <x:v>503-788-5412</x:v>
       </x:c>
       <x:c r="J41" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>4/22/2010</x:v>
       </x:c>
       <x:c r="K41" t="str">
         <x:v/>
       </x:c>
       <x:c r="L41" t="str">
         <x:v/>
       </x:c>
       <x:c r="M41" t="str">
         <x:v/>
       </x:c>
       <x:c r="N41" t="str">
         <x:v/>
       </x:c>
       <x:c r="O41" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P41" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q41" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R41" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T41" t="str">
         <x:v/>
       </x:c>
       <x:c r="U41" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V41" t="str">
-        <x:v>Excludes Appendices </x:v>
+        <x:v>Limited to “Base” spec only, no appendices. Ref RCI R123487,194515,R419270</x:v>
       </x:c>
       <x:c r="W41" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X41" t="n">
-        <x:v>13696</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="Y41" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z41" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA41" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB41" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC41" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD41" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE41" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF41" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG41" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="n">
-        <x:v>342</x:v>
+        <x:v>4449</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>90042418</x:v>
+        <x:v>90052325</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>PCC STRUCTURALS INC                               </x:v>
+        <x:v>PRECISION TUBE BENDING                            </x:v>
       </x:c>
       <x:c r="D42" t="str">
-        <x:v>4600 SE HARNEY DR                   </x:v>
+        <x:v>13626 TALC ST                       </x:v>
       </x:c>
       <x:c r="E42" t="str">
-        <x:v>PORTLAND                            </x:v>
+        <x:v>SANTA FE SPRINGS                    </x:v>
       </x:c>
       <x:c r="F42" t="str">
-        <x:v>OR </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G42" t="str">
-        <x:v>97206                               </x:v>
+        <x:v>90670-5114                          </x:v>
       </x:c>
       <x:c r="H42" t="str">
-        <x:v>5037773881</x:v>
+        <x:v>562-407-3200 x337</x:v>
       </x:c>
       <x:c r="I42" t="str">
-        <x:v>503-788-5412</x:v>
+        <x:v>562-407-3202</x:v>
       </x:c>
       <x:c r="J42" t="str">
-        <x:v>4/22/2010</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K42" t="str">
         <x:v/>
       </x:c>
       <x:c r="L42" t="str">
         <x:v/>
       </x:c>
       <x:c r="M42" t="str">
         <x:v/>
       </x:c>
       <x:c r="N42" t="str">
         <x:v/>
       </x:c>
       <x:c r="O42" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P42" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q42" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R42" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T42" t="str">
         <x:v/>
       </x:c>
       <x:c r="U42" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V42" t="str">
-        <x:v>Limited to “Base” spec only, no appendices. Ref RCI R123487,194515,R419270</x:v>
+        <x:v>Not approved for pre-penetrant etch
+Not approved for Appendix A and B
+</x:v>
       </x:c>
       <x:c r="W42" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X42" t="n">
-        <x:v>1939</x:v>
+        <x:v>21311</x:v>
       </x:c>
       <x:c r="Y42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA42" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB42" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC42" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD42" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE42" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF42" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG42" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="n">
-        <x:v>4449</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>90052325</x:v>
+        <x:v>90052342</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>PRECISION TUBE BENDING                            </x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D43" t="str">
-        <x:v>13626 TALC ST                       </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>SANTA FE SPRINGS                    </x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F43" t="str">
-        <x:v>CA </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G43" t="str">
-        <x:v>90670-5114                          </x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H43" t="str">
-        <x:v>562-407-3200 x337</x:v>
+        <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I43" t="str">
-        <x:v>562-407-3202</x:v>
+        <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J43" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K43" t="str">
-        <x:v/>
+        <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L43" t="str">
         <x:v/>
       </x:c>
       <x:c r="M43" t="str">
         <x:v/>
       </x:c>
       <x:c r="N43" t="str">
         <x:v/>
       </x:c>
       <x:c r="O43" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P43" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q43" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R43" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T43" t="str">
         <x:v/>
       </x:c>
       <x:c r="U43" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V43" t="str">
-        <x:v>Not approved for pre-penetrant etch
-[...1 lines deleted...]
-</x:v>
+        <x:v>Method A Only</x:v>
       </x:c>
       <x:c r="W43" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X43" t="n">
-        <x:v>21311</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="Y43" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z43" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA43" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB43" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC43" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD43" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE43" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF43" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG43" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="n">
-        <x:v>153</x:v>
+        <x:v>25999</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>90052342</x:v>
+        <x:v>90123318</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D44" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E44" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F44" t="str">
-        <x:v>OK </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G44" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H44" t="str">
-        <x:v>9187866111</x:v>
+        <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I44" t="str">
-        <x:v>918-786-4234</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J44" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K44" t="str">
-        <x:v>4GMH2</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L44" t="str">
         <x:v/>
       </x:c>
       <x:c r="M44" t="str">
         <x:v/>
       </x:c>
       <x:c r="N44" t="str">
         <x:v/>
       </x:c>
       <x:c r="O44" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P44" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q44" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R44" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T44" t="str">
         <x:v/>
       </x:c>
       <x:c r="U44" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V44" t="str">
-        <x:v>Method A Only</x:v>
+        <x:v>Approval for HALE programs is limited to localized etch and inspection of Aluminum, Titanium per RCI R617765, and Cres Steel per RCI R228180B </x:v>
       </x:c>
       <x:c r="W44" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X44" t="n">
-        <x:v>1734</x:v>
+        <x:v>23762</x:v>
       </x:c>
       <x:c r="Y44" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z44" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA44" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB44" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC44" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD44" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE44" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF44" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG44" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="n">
-        <x:v>25999</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>90123318</x:v>
+        <x:v>90024594</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC                </x:v>
+        <x:v>RAH INDUSTRIES INC                                </x:v>
       </x:c>
       <x:c r="D45" t="str">
-        <x:v>300 AUSTIN BLVD                     </x:v>
+        <x:v>24800 AVENUE ROCKEFELLER            </x:v>
       </x:c>
       <x:c r="E45" t="str">
-        <x:v>RED OAK                             </x:v>
+        <x:v>VALENCIA                            </x:v>
       </x:c>
       <x:c r="F45" t="str">
-        <x:v>TX </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G45" t="str">
-        <x:v>75154                               </x:v>
+        <x:v>91355                               </x:v>
       </x:c>
       <x:c r="H45" t="str">
-        <x:v>4698206500</x:v>
+        <x:v>6612955190</x:v>
       </x:c>
       <x:c r="I45" t="str">
         <x:v/>
       </x:c>
       <x:c r="J45" t="str">
-        <x:v>6/22/2021</x:v>
+        <x:v>7/13/2004</x:v>
       </x:c>
       <x:c r="K45" t="str">
         <x:v/>
       </x:c>
       <x:c r="L45" t="str">
         <x:v/>
       </x:c>
       <x:c r="M45" t="str">
         <x:v/>
       </x:c>
       <x:c r="N45" t="str">
         <x:v/>
       </x:c>
       <x:c r="O45" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P45" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q45" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R45" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T45" t="str">
         <x:v/>
       </x:c>
       <x:c r="U45" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V45" t="str">
-        <x:v>Approval for HALE programs is limited to localized etch and inspection of Aluminum, Titanium per RCI R617765, and Cres Steel per RCI R228180B </x:v>
+        <x:v>Type I, Method A, Sensitivity Level 3, form D developer.  Excludes Appendix B</x:v>
       </x:c>
       <x:c r="W45" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X45" t="n">
-        <x:v>23762</x:v>
+        <x:v>23455</x:v>
       </x:c>
       <x:c r="Y45" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z45" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA45" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB45" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC45" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD45" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE45" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF45" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG45" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="n">
-        <x:v>178</x:v>
+        <x:v>26402</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>90024594</x:v>
+        <x:v>90070689</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>RAH INDUSTRIES INC                                </x:v>
+        <x:v>SARGENT AEROSPACE  DEFENSE LLC</x:v>
       </x:c>
       <x:c r="D46" t="str">
-        <x:v>24800 AVENUE ROCKEFELLER            </x:v>
+        <x:v>5675 W Burlingame Rd</x:v>
       </x:c>
       <x:c r="E46" t="str">
-        <x:v>VALENCIA                            </x:v>
+        <x:v>Tucson</x:v>
       </x:c>
       <x:c r="F46" t="str">
-        <x:v>CA </x:v>
+        <x:v>AZ</x:v>
       </x:c>
       <x:c r="G46" t="str">
-        <x:v>91355                               </x:v>
+        <x:v>85743</x:v>
       </x:c>
       <x:c r="H46" t="str">
-        <x:v>6612955190</x:v>
+        <x:v>(520) 572-4420</x:v>
       </x:c>
       <x:c r="I46" t="str">
         <x:v/>
       </x:c>
       <x:c r="J46" t="str">
-        <x:v>7/13/2004</x:v>
+        <x:v>6/20/2024</x:v>
       </x:c>
       <x:c r="K46" t="str">
         <x:v/>
       </x:c>
       <x:c r="L46" t="str">
         <x:v/>
       </x:c>
       <x:c r="M46" t="str">
         <x:v/>
       </x:c>
       <x:c r="N46" t="str">
         <x:v/>
       </x:c>
       <x:c r="O46" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P46" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q46" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R46" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T46" t="str">
         <x:v/>
       </x:c>
       <x:c r="U46" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V46" t="str">
-        <x:v>Type I, Method A, Sensitivity Level 3, form D developer.  Excludes Appendix B</x:v>
+        <x:v>Not Approved for Appendix B</x:v>
       </x:c>
       <x:c r="W46" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X46" t="n">
-        <x:v>23455</x:v>
+        <x:v>29873</x:v>
       </x:c>
       <x:c r="Y46" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z46" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA46" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB46" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC46" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD46" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE46" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF46" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG46" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="n">
-        <x:v>26402</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>90070689</x:v>
+        <x:v>90052833</x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>SARGENT AEROSPACE  DEFENSE LLC</x:v>
+        <x:v>SEYER INDUSTRIES INC                              </x:v>
       </x:c>
       <x:c r="D47" t="str">
-        <x:v>5675 W Burlingame Rd</x:v>
+        <x:v>66 PATMOS CT                        </x:v>
       </x:c>
       <x:c r="E47" t="str">
-        <x:v>Tucson</x:v>
+        <x:v>SAINT PETERS                        </x:v>
       </x:c>
       <x:c r="F47" t="str">
-        <x:v>AZ</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G47" t="str">
-        <x:v>85743</x:v>
+        <x:v>63376-3903                          </x:v>
       </x:c>
       <x:c r="H47" t="str">
-        <x:v>(520) 572-4420</x:v>
+        <x:v>636-928-1190</x:v>
       </x:c>
       <x:c r="I47" t="str">
-        <x:v/>
+        <x:v>636-928-8945</x:v>
       </x:c>
       <x:c r="J47" t="str">
-        <x:v>6/20/2024</x:v>
+        <x:v>3/22/2010</x:v>
       </x:c>
       <x:c r="K47" t="str">
         <x:v/>
       </x:c>
       <x:c r="L47" t="str">
         <x:v/>
       </x:c>
       <x:c r="M47" t="str">
         <x:v/>
       </x:c>
       <x:c r="N47" t="str">
         <x:v/>
       </x:c>
       <x:c r="O47" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P47" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q47" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R47" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T47" t="str">
         <x:v/>
       </x:c>
       <x:c r="U47" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V47" t="str">
-        <x:v>Not Approved for Appendix B</x:v>
+        <x:v>Type I, Method A, Sensitivity Level 3, Form D, and Not approved for Appendix A  B.</x:v>
       </x:c>
       <x:c r="W47" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X47" t="n">
-        <x:v>29873</x:v>
+        <x:v>23555</x:v>
       </x:c>
       <x:c r="Y47" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z47" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA47" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB47" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC47" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD47" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE47" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF47" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG47" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="n">
-        <x:v>337</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>90052833</x:v>
+        <x:v>90053043</x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>SEYER INDUSTRIES INC                              </x:v>
+        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
       </x:c>
       <x:c r="D48" t="str">
-        <x:v>66 PATMOS CT                        </x:v>
+        <x:v>3801 S OLIVER ST</x:v>
       </x:c>
       <x:c r="E48" t="str">
-        <x:v>SAINT PETERS                        </x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F48" t="str">
-        <x:v>MO </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G48" t="str">
-        <x:v>63376-3903                          </x:v>
+        <x:v>67210</x:v>
       </x:c>
       <x:c r="H48" t="str">
-        <x:v>636-928-1190</x:v>
+        <x:v>13165235351</x:v>
       </x:c>
       <x:c r="I48" t="str">
-        <x:v>636-928-8945</x:v>
+        <x:v>316-526-1102</x:v>
       </x:c>
       <x:c r="J48" t="str">
-        <x:v>3/22/2010</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K48" t="str">
         <x:v/>
       </x:c>
       <x:c r="L48" t="str">
         <x:v/>
       </x:c>
       <x:c r="M48" t="str">
         <x:v/>
       </x:c>
       <x:c r="N48" t="str">
         <x:v/>
       </x:c>
       <x:c r="O48" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P48" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q48" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R48" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T48" t="str">
         <x:v/>
       </x:c>
       <x:c r="U48" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V48" t="str">
-        <x:v>Type I, Method A, Sensitivity Level 3, Form D, and Not approved for Appendix A  B.</x:v>
+        <x:v>Excludes Appendices </x:v>
       </x:c>
       <x:c r="W48" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X48" t="n">
-        <x:v>23555</x:v>
+        <x:v>14932</x:v>
       </x:c>
       <x:c r="Y48" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z48" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA48" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB48" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC48" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD48" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE48" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF48" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG48" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="n">
-        <x:v>736</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>90053043</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C49" t="str">
-        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D49" t="str">
-        <x:v>3801 S OLIVER ST</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E49" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F49" t="str">
-        <x:v>KS</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G49" t="str">
-        <x:v>67210</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H49" t="str">
-        <x:v>13165235351</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I49" t="str">
-        <x:v>316-526-1102</x:v>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J49" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K49" t="str">
         <x:v/>
       </x:c>
       <x:c r="L49" t="str">
         <x:v/>
       </x:c>
       <x:c r="M49" t="str">
         <x:v/>
       </x:c>
       <x:c r="N49" t="str">
         <x:v/>
       </x:c>
       <x:c r="O49" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P49" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q49" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R49" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T49" t="str">
         <x:v/>
       </x:c>
       <x:c r="U49" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V49" t="str">
-        <x:v>Excludes Appendices </x:v>
+        <x:v>Limits: Not Approved for Appendix B </x:v>
       </x:c>
       <x:c r="W49" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X49" t="n">
-        <x:v>14932</x:v>
+        <x:v>11557</x:v>
       </x:c>
       <x:c r="Y49" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z49" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA49" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB49" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC49" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD49" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE49" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF49" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG49" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="n">
-        <x:v>15007</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90053143</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>Sullivan Precision Metal Finishing</x:v>
       </x:c>
       <x:c r="D50" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>995 North Service Road West</x:v>
       </x:c>
       <x:c r="E50" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>Sullivan</x:v>
       </x:c>
       <x:c r="F50" t="str">
-        <x:v>MO </x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G50" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>63080</x:v>
       </x:c>
       <x:c r="H50" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>(573) 468-8049</x:v>
       </x:c>
       <x:c r="I50" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v>(573) 468-2182</x:v>
       </x:c>
       <x:c r="J50" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K50" t="str">
         <x:v/>
       </x:c>
       <x:c r="L50" t="str">
         <x:v/>
       </x:c>
       <x:c r="M50" t="str">
         <x:v/>
       </x:c>
       <x:c r="N50" t="str">
         <x:v/>
       </x:c>
       <x:c r="O50" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P50" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q50" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R50" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T50" t="str">
         <x:v/>
       </x:c>
       <x:c r="U50" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V50" t="str">
-        <x:v>Limits: Not Approved for Appendix B </x:v>
+        <x:v>Type I, Method A, Sensitivity Level 3, Form d
+Excludes Appendix A
+</x:v>
       </x:c>
       <x:c r="W50" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X50" t="n">
-        <x:v>11557</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Y50" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z50" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA50" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB50" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC50" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD50" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE50" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF50" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG50" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="n">
-        <x:v>161</x:v>
+        <x:v>26163</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>90053143</x:v>
+        <x:v>90173265</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>Sullivan Precision Metal Finishing</x:v>
+        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
       </x:c>
       <x:c r="D51" t="str">
-        <x:v>995 North Service Road West</x:v>
+        <x:v>601 Airport Dr</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>Sullivan</x:v>
+        <x:v>Mansfield</x:v>
       </x:c>
       <x:c r="F51" t="str">
-        <x:v>MO</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G51" t="str">
-        <x:v>63080</x:v>
+        <x:v>76063-2718</x:v>
       </x:c>
       <x:c r="H51" t="str">
-        <x:v>(573) 468-8049</x:v>
+        <x:v>817-477-2193 (X220)</x:v>
       </x:c>
       <x:c r="I51" t="str">
-        <x:v>(573) 468-2182</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J51" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>5/31/2023</x:v>
       </x:c>
       <x:c r="K51" t="str">
         <x:v/>
       </x:c>
       <x:c r="L51" t="str">
         <x:v/>
       </x:c>
       <x:c r="M51" t="str">
         <x:v/>
       </x:c>
       <x:c r="N51" t="str">
         <x:v/>
       </x:c>
       <x:c r="O51" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P51" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q51" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R51" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T51" t="str">
         <x:v/>
       </x:c>
       <x:c r="U51" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V51" t="str">
-        <x:v>Type I, Method A, Sensitivity Level 3, Form d
-[...1 lines deleted...]
-</x:v>
+        <x:v>Type I, Method A, Level 3, Form d only.</x:v>
       </x:c>
       <x:c r="W51" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X51" t="n">
-        <x:v>875</x:v>
+        <x:v>30158</x:v>
       </x:c>
       <x:c r="Y51" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z51" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA51" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB51" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC51" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD51" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE51" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF51" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG51" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="n">
-        <x:v>26163</x:v>
+        <x:v>26145</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>90173265</x:v>
+        <x:v>90127518</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
+        <x:v>West Valley Plating</x:v>
       </x:c>
       <x:c r="D52" t="str">
-        <x:v>601 Airport Dr</x:v>
+        <x:v>21061 Superior Street</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>Mansfield</x:v>
+        <x:v>Chatsworth</x:v>
       </x:c>
       <x:c r="F52" t="str">
-        <x:v>TX</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G52" t="str">
-        <x:v>76063-2718</x:v>
+        <x:v>91311</x:v>
       </x:c>
       <x:c r="H52" t="str">
-        <x:v>817-477-2193 (X220)</x:v>
+        <x:v>818-709-1684</x:v>
       </x:c>
       <x:c r="I52" t="str">
         <x:v/>
       </x:c>
       <x:c r="J52" t="str">
-        <x:v>5/31/2023</x:v>
+        <x:v>3/6/2023</x:v>
       </x:c>
       <x:c r="K52" t="str">
         <x:v/>
       </x:c>
       <x:c r="L52" t="str">
         <x:v/>
       </x:c>
       <x:c r="M52" t="str">
         <x:v/>
       </x:c>
       <x:c r="N52" t="str">
         <x:v/>
       </x:c>
       <x:c r="O52" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P52" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q52" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R52" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T52" t="str">
         <x:v/>
       </x:c>
       <x:c r="U52" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V52" t="str">
-        <x:v>Type I, Method A, Level 3, Form d only.</x:v>
+        <x:v>Not approved for Appendices</x:v>
       </x:c>
       <x:c r="W52" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X52" t="n">
-        <x:v>30158</x:v>
+        <x:v>28850</x:v>
       </x:c>
       <x:c r="Y52" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z52" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA52" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB52" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC52" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD52" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE52" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF52" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG52" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG53" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>