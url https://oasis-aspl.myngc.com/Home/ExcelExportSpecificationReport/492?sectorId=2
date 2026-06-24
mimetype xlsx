--- v4 (2026-05-08)
+++ v5 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5fff75bb7c84818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe20849e8ea47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd364db77f6134b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7ed9be63275a4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd364db77f6134b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ed9be63275a4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2921,51 +2921,52 @@
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q30" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R30" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v/>
       </x:c>
       <x:c r="U30" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V30" t="str">
-        <x:v>TYPE 1, METHOD A,SENSITIVITY LEVEL 2,  4</x:v>
+        <x:v>Type 1, Method A, Sensitivity Level 2,  4. No etch capability,
+Appendix B Applies</x:v>
       </x:c>
       <x:c r="W30" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X30" t="n">
         <x:v>14751</x:v>
       </x:c>
       <x:c r="Y30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD30" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>