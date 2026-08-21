--- v5 (2026-06-24)
+++ v6 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe20849e8ea47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda431067c3724bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7ed9be63275a4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4e4bf95474414fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ed9be63275a4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e4bf95474414fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -173,51 +173,51 @@
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Not Approved for Appendix B</x:v>
+        <x:v>Excludes Appendices</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>2320</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -1448,51 +1448,51 @@
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v/>
+        <x:v>Aluminum only</x:v>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X15" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>