--- v6 (2026-08-21)
+++ v7 (2026-10-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda431067c3724bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36855e02c91a4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4e4bf95474414fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc128cedb741e4967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e4bf95474414fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc128cedb741e4967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -907,51 +907,51 @@
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>90044349</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>ANADITE CA RESTORATION TRUST</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>10647 S. GARFIELD AVE.</x:v>
+        <x:v>10647 GARFIELD AVENUE</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>SOUTH GATE</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>90280-7325</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>5628612205</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>562-862-6479</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>10/20/2009</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v>5SNJ7</x:v>
       </x:c>
       <x:c r="L10" t="str">
         <x:v>008286551</x:v>
       </x:c>
@@ -1154,51 +1154,51 @@
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>None Ref: RCI R628476</x:v>
+        <x:v>Ref: RCI R628476</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X12" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -2134,58 +2134,58 @@
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q22" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R22" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v/>
       </x:c>
       <x:c r="U22" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V22" t="str">
-        <x:v>Exclude Appendices
-Not approved for fracture critical parts</x:v>
+        <x:v>"Exclude Appendices
+Not approved for fracture critical parts"</x:v>
       </x:c>
       <x:c r="W22" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X22" t="n">
-        <x:v>30549</x:v>
+        <x:v>30869</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD22" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF22" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -4792,51 +4792,51 @@
       <x:c r="M49" t="str">
         <x:v/>
       </x:c>
       <x:c r="N49" t="str">
         <x:v/>
       </x:c>
       <x:c r="O49" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="P49" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q49" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R49" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T49" t="str">
         <x:v/>
       </x:c>
       <x:c r="U49" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V49" t="str">
-        <x:v>Limits: Not Approved for Appendix B </x:v>
+        <x:v>Not Approved for Appendices</x:v>
       </x:c>
       <x:c r="W49" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="X49" t="n">
         <x:v>11557</x:v>
       </x:c>
       <x:c r="Y49" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z49" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA49" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB49" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC49" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD49" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>