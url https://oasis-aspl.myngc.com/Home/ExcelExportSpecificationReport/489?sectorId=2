--- v2 (2026-03-11)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509c35e727414f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb902bbf13fa741ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6c5f31dc27b241a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7edfd8c62e9e4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c5f31dc27b241a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7edfd8c62e9e4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">