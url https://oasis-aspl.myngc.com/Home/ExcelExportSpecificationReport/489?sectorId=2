--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb902bbf13fa741ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fdbce3e6224f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7edfd8c62e9e4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7870d2282d724973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7edfd8c62e9e4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7870d2282d724973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -808,217 +808,217 @@
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>83</x:v>
+        <x:v>25925</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90077800</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>Mistras Group</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>1480 James Parkway</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>Heath</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CA</x:v>
+        <x:v>OH</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>90201</x:v>
+        <x:v>43056</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>740 788-9188</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v>740 788-9189</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/25/2020</x:v>
       </x:c>
       <x:c r="K9" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V9" t="str">
         <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>477</x:v>
+        <x:v>25705</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>25925</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90077800</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>Mistras Group</x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>1480 James Parkway</x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>Heath</x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>OH</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>43056</x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>740 788-9188</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>740 788-9189</x:v>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>8/25/2020</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V10" t="str">
         <x:v/>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>25705</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1303,325 +1303,224 @@
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>2125</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90070165</x:v>
+        <x:v>90054360</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>TITANIUM METALS CORP</x:v>
+        <x:v>Vandergriff Technologies Inc</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>100 TITANIUM WAY</x:v>
+        <x:v>4209 Murray Avenue</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>TORONTO</x:v>
+        <x:v>Hatlon City</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>OH</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>43964-1990</x:v>
+        <x:v>76117</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>740-537-1571</x:v>
+        <x:v>(817) 485-1248</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>636-887-9098</x:v>
+        <x:v>(817) 485-7703</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>6/14/2007</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v>Inspection, Ultrasonic, Wrought Metals, Process for *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill.
-[...1 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>26062</x:v>
+        <x:v>8212</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90054360</x:v>
+        <x:v>90055777</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>Vandergriff Technologies Inc</x:v>
+        <x:v>Weber Metals Inc.                                 </x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>4209 Murray Avenue</x:v>
+        <x:v>16706 Garfield Ave.                 </x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>Hatlon City</x:v>
+        <x:v>PARAMOUNT                           </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>TX</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>76117</x:v>
+        <x:v>90723                               </x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>(817) 485-1248</x:v>
+        <x:v>(424) 257-5443</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>(817) 485-7703</x:v>
+        <x:v>562-602-0577</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>6/14/2007</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>8212</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
-        <x:v>AS</x:v>
-[...97 lines deleted...]
-      <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>