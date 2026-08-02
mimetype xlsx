--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fdbce3e6224f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed6aace767d4cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7870d2282d724973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb931064cf35d42cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7870d2282d724973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb931064cf35d42cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -218,66 +218,66 @@
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
         <x:v>4977</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>90048671</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>Aluminum Precision Products Inc</x:v>
+        <x:v>ALUMINUM PRECISION PRODUCTS INC</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>3333 W Warner Ave                  </x:v>
+        <x:v>3333 WEST WARNER AVENUE</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>Santa Ana                    </x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>92704-5316                          </x:v>
+        <x:v>92704-5316</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>714-546-8125</x:v>
+        <x:v>7145468125</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>714-540-8662</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
@@ -511,316 +511,316 @@
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>108</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90051187</x:v>
+        <x:v>90024675</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Kaiser Aluminum Washington</x:v>
+        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>15000 E. Euclid Avenue</x:v>
+        <x:v>165 Field St</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Spokane</x:v>
+        <x:v>West Babylon</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>WA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>99216-1813</x:v>
+        <x:v>11704</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>(509) 927-6221</x:v>
+        <x:v>(631) 694-1818</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>(509) 927-6115</x:v>
+        <x:v>(631) 694-1848</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>11/4/2005</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>595</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>221</x:v>
+        <x:v>23800</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90024675</x:v>
+        <x:v>90075449</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
+        <x:v>Metal Finishing Company Inc. Murdock  </x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>165 Field St</x:v>
+        <x:v>701-721 E Murdock</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>West Babylon</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>NY</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>11704</x:v>
+        <x:v>97214</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>(631) 694-1818</x:v>
+        <x:v>316-263-7190 EXTN: 600</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>(631) 694-1848</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/24/2019</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>1431</x:v>
+        <x:v>18092</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>23800</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90075449</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Metal Finishing Company Inc. Murdock  </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>701-721 E Murdock</x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>97214</x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>316-263-7190 EXTN: 600</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>9/24/2019</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V8" t="str">
         <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>18092</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -907,620 +907,521 @@
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>83</x:v>
+        <x:v>30726</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90206473</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>MISTRAS SERVICES NEW KENSINGTON</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>1010 INDUSTRIAL BOULEVARD</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>NEW KENSINGTON</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>CA</x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>90201</x:v>
+        <x:v>15068-6216</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>724-334-1900</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/16/2024</x:v>
       </x:c>
       <x:c r="K10" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V10" t="str">
         <x:v/>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>477</x:v>
+        <x:v>30070</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>30726</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90206473</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>MISTRAS SERVICES NEW KENSINGTON</x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>1010 INDUSTRIAL BOULEVARD</x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>NEW KENSINGTON</x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>PA</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>15068-6216</x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>724-334-1900</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v/>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>9/16/2024</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V11" t="str">
         <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>30070</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>28</x:v>
+        <x:v>24897</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90051777</x:v>
+        <x:v>90077007</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>Mitchell Laboratories Inc</x:v>
+        <x:v>ND Testing Inc</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>7707 Bequette Ave</x:v>
+        <x:v>11473 Pacific Ave</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Pico Rivera</x:v>
+        <x:v>FONTANA</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>90660</x:v>
+        <x:v>92337</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>(562) 949-6144</x:v>
+        <x:v>9099884054</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>(562) 949-7584</x:v>
+        <x:v>909-988-2356</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>6/9/2020</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>86</x:v>
+        <x:v>21318</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>24897</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90077007</x:v>
+        <x:v>90054360</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>ND Testing Inc</x:v>
+        <x:v>Vandergriff Technologies Inc</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>11473 Pacific Ave</x:v>
+        <x:v>4209 Murray Avenue</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>FONTANA</x:v>
+        <x:v>Hatlon City</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>CA</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>92337</x:v>
+        <x:v>76117</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>9099884054</x:v>
+        <x:v>(817) 485-1248</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>909-988-2356</x:v>
+        <x:v>(817) 485-7703</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>6/9/2020</x:v>
+        <x:v>6/14/2007</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>21318</x:v>
+        <x:v>8212</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90054360</x:v>
+        <x:v>90055777</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>Vandergriff Technologies Inc</x:v>
+        <x:v>Weber Metals Inc.                                 </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>4209 Murray Avenue</x:v>
+        <x:v>16706 Garfield Ave.                 </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>Hatlon City</x:v>
+        <x:v>PARAMOUNT                           </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>TX</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>76117</x:v>
+        <x:v>90723                               </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>(817) 485-1248</x:v>
+        <x:v>(424) 257-5443</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>(817) 485-7703</x:v>
+        <x:v>562-602-0577</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>6/14/2007</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V14" t="str">
         <x:v/>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>8212</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
-        <x:v>AS</x:v>
-[...97 lines deleted...]
-      <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>