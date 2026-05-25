--- v2 (2026-03-01)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7053481d7f4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca5dbe010264b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R328b2251f73b4ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R729ed00c08f843c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R328b2251f73b4ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R729ed00c08f843c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -309,320 +309,418 @@
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>26055</x:v>
+        <x:v>26069</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90123712</x:v>
+        <x:v>90125446</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>ETI Tech LLC                                      </x:v>
+        <x:v>Equipment and Supply Inc.</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>3387 Woodman Dr                     </x:v>
+        <x:v>4507 W. Highway 74     </x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>DAYTON                              </x:v>
+        <x:v>Monroe</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>OH </x:v>
+        <x:v>NC</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>45429                               </x:v>
+        <x:v>28110</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>937-750-7356</x:v>
+        <x:v>704-289-6565</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>2/9/2022</x:v>
+        <x:v>4/11/2022</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AWS D1.2</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Structural Welding - Aluminum</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Limited to GSE Hardware only. Class B or lower, Alloy Groups I, II  IV only.</x:v>
+        <x:v>Limited to Class C or lower non-flight ground support hardware</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>475</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>30292</x:v>
+        <x:v>30685</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>26034</x:v>
+        <x:v>26055</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90124556</x:v>
+        <x:v>90123712</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Lynn Welding</x:v>
+        <x:v>ETI Tech LLC                                      </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>39 Progress Circle</x:v>
+        <x:v>3387 Woodman Dr                     </x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Newington</x:v>
+        <x:v>DAYTON                              </x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CT</x:v>
+        <x:v>OH </x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>06111</x:v>
+        <x:v>45429                               </x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>860-667-4400</x:v>
+        <x:v>937-750-7356</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v/>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>9/30/2021</x:v>
+        <x:v>2/9/2022</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AWS D1.2</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Structural Welding - Aluminum</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Limited to GTAW  GMAW only</x:v>
+        <x:v>Limited to GSE Hardware only. Class B or lower, Alloy Groups I, II  IV only.</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>475</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>29985</x:v>
+        <x:v>30292</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>337</x:v>
+        <x:v>26034</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90052833</x:v>
+        <x:v>90124556</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>SEYER INDUSTRIES INC                              </x:v>
+        <x:v>Lynn Welding</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>66 PATMOS CT                        </x:v>
+        <x:v>39 Progress Circle</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>SAINT PETERS                        </x:v>
+        <x:v>Newington</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>MO </x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>63376-3903                          </x:v>
+        <x:v>06111</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>636-928-1190</x:v>
+        <x:v>860-667-4400</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>636-928-8945</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>3/22/2010</x:v>
+        <x:v>9/30/2021</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AWS D1.2</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Structural Welding - Aluminum</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Limited to non-flight ground support hardware only</x:v>
+        <x:v>Limited to GTAW  GMAW only</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>475</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>2258</x:v>
+        <x:v>29985</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="n">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>90052833</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>SEYER INDUSTRIES INC                              </x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>66 PATMOS CT                        </x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>SAINT PETERS                        </x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>MO </x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>63376-3903                          </x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v>636-928-1190</x:v>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v>636-928-8945</x:v>
+      </x:c>
+      <x:c r="J7" t="str">
+        <x:v>3/22/2010</x:v>
+      </x:c>
+      <x:c r="K7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O7" t="str">
+        <x:v>AWS D1.2</x:v>
+      </x:c>
+      <x:c r="P7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q7" t="str">
+        <x:v>Structural Welding - Aluminum</x:v>
+      </x:c>
+      <x:c r="R7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="T7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U7" t="str">
+        <x:v>Welding</x:v>
+      </x:c>
+      <x:c r="V7" t="str">
+        <x:v>Limited to non-flight ground support hardware only</x:v>
+      </x:c>
+      <x:c r="W7" t="n">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="X7" t="n">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="Y7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA7" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB7" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC7" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD7" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>