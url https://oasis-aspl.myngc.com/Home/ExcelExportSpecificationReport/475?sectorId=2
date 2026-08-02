--- v3 (2026-05-25)
+++ v4 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca5dbe010264b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f1890ec8e74734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R729ed00c08f843c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re11152087b604197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R729ed00c08f843c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re11152087b604197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">