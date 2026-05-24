--- v2 (2026-02-23)
+++ v3 (2026-05-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72c1a736bdb4bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2264ea93086e422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdb3cfde37b70420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra3a56875eae24bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb3cfde37b70420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3a56875eae24bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -220,60 +220,60 @@
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
         <x:v>25962</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>90075269</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>ALBERT INDUSTRIES LTD</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>9910 JORDAN CIR</x:v>
+        <x:v>9910 JORDAN CIRCLE</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>SANTA FE SPRINGS</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>90670</x:v>
+        <x:v>90670-3305</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>5629411500</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v/>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>2/22/2021</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>ASTM E8</x:v>
       </x:c>