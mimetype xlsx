--- v3 (2026-05-24)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2264ea93086e422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a85e07ba3c4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra3a56875eae24bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf211d6caa8b54a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3a56875eae24bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf211d6caa8b54a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -134,60 +134,60 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>20296</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="K2" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ASTM E8</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Standard Test Methods for Tension Testing of Metallic Materials</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
@@ -603,418 +603,320 @@
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>108</x:v>
+        <x:v>26224</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90051187</x:v>
+        <x:v>90070395</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Kaiser Aluminum Washington</x:v>
+        <x:v>LABORATORY TESTING INC</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>15000 E. Euclid Avenue</x:v>
+        <x:v>2331 TOPAZ DR</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Spokane</x:v>
+        <x:v>HATFIELD</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>WA</x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>99216-1813</x:v>
+        <x:v>19440</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>(509) 927-6221</x:v>
+        <x:v>2159979080</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>(509) 927-6115</x:v>
+        <x:v>800-219-9096</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>11/4/2005</x:v>
+        <x:v>8/29/2023</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>ASTM E8</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Standard Test Methods for Tension Testing of Metallic Materials</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>473</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>18086</x:v>
+        <x:v>29142</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>26224</x:v>
+        <x:v>4176</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90070395</x:v>
+        <x:v>90052120</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>LABORATORY TESTING INC</x:v>
+        <x:v>PAC-Rancho, Inc. DBA Consolidated Precision Products</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>2331 TOPAZ DR</x:v>
+        <x:v>11000 Jersey Blvd</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>HATFIELD</x:v>
+        <x:v>RANCHO CUCAMONGA </x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>PA</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>19440</x:v>
+        <x:v>91730</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>2159979080</x:v>
+        <x:v>909-377-8602  </x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>800-219-9096</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>8/29/2023</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>ASTM E8</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Standard Test Methods for Tension Testing of Metallic Materials</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V8" t="str">
         <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>473</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>29142</x:v>
+        <x:v>30187</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>4176</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90052120</x:v>
+        <x:v>90044400</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>PAC-Rancho, Inc. DBA Consolidated Precision Products</x:v>
+        <x:v>WESTMORELAND MECH TEST AND RSRCH IN</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>11000 Jersey Blvd</x:v>
+        <x:v>221 WESTMORELAND DR</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>RANCHO CUCAMONGA </x:v>
+        <x:v>YOUNGSTOWN</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CA</x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>91730</x:v>
+        <x:v>15696</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>909-377-8602  </x:v>
+        <x:v>7245373131</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v/>
+        <x:v>724-537-3151</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>ASTM E8</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Standard Test Methods for Tension Testing of Metallic Materials</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V9" t="str">
         <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>473</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>30187</x:v>
+        <x:v>25865</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>