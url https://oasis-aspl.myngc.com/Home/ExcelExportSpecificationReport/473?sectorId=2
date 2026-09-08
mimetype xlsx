--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a85e07ba3c4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c16889da4ca4800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf211d6caa8b54a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1b64aa69925e4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf211d6caa8b54a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b64aa69925e4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">