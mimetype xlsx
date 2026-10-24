--- v5 (2026-08-02)
+++ v6 (2026-10-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6b2c9d44524bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fc2952c64a48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0e253697c7824510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb5136041873145d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e253697c7824510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5136041873145d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -176,52 +176,51 @@
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Includes fracture critical hardware. The following personnel successfully completed requalification demonstration: Derek Rey (#4), Shane Velasquez (#3) Next Requalification: 08/2027
-</x:v>
+        <x:v>Approved to process critical hardware. Facility Qualification expires 08/2027</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -2530,55 +2529,51 @@
       <x:c r="N25" t="str">
         <x:v/>
       </x:c>
       <x:c r="O25" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P25" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q25" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R25" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S25" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T25" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U25" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V25" t="str">
-        <x:v>Facility requalification was conducted the week of March 7 and March 24, 2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
-[...3 lines deleted...]
-Expires 03/2028
+        <x:v>Approved for fracture critical and normal control hardware. FC aul expires 03/2028
 </x:v>
       </x:c>
       <x:c r="W25" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X25" t="n">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD25" t="str">
         <x:v>Independent Processor</x:v>
@@ -2840,51 +2835,51 @@
       <x:c r="N28" t="str">
         <x:v/>
       </x:c>
       <x:c r="O28" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P28" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q28" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R28" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S28" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T28" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U28" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V28" t="str">
-        <x:v>Limited to normal control non-critical parts</x:v>
+        <x:v>Limited to non-critical parts</x:v>
       </x:c>
       <x:c r="W28" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X28" t="n">
         <x:v>26202</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>