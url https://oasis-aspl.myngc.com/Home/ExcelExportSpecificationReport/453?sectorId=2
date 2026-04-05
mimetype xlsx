--- v2 (2026-02-03)
+++ v3 (2026-04-05)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf2d958e8204dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b90be0bf348423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R12f6f71ab87e4fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R730dd67237474962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12f6f71ab87e4fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R730dd67237474962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -320,3084 +320,2779 @@
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>4652</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90024569</x:v>
+        <x:v>90048618</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Aero Bending Company</x:v>
+        <x:v>All Metals Processing of Orange County, LLC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>560 Auto Center Drive</x:v>
+        <x:v>8401 STANDUSTRIAL ST                </x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Palmdale</x:v>
+        <x:v>STANTON                             </x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>93351</x:v>
+        <x:v>90680-2619                          </x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>661-948-2363</x:v>
+        <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>661-948-5548</x:v>
+        <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v/>
+        <x:v>Limited to normal control, non critical parts.
+</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>29549</x:v>
+        <x:v>10363</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90048618</x:v>
+        <x:v>90024474</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>All Metals Processing of Orange County, LLC</x:v>
+        <x:v>Arrowhead Products Corporation</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>8401 STANDUSTRIAL ST                </x:v>
+        <x:v>4411 Katella Ave</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>STANTON                             </x:v>
+        <x:v>Los Alamitos</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90680-2619                          </x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>714-828-8238</x:v>
+        <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>714-828-4552</x:v>
+        <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Limited to normal control, non critical parts.
-</x:v>
+        <x:v>Limited to normal control – non critical parts only</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>10363</x:v>
+        <x:v>26014</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>75</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90024474</x:v>
+        <x:v>90049034</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Arrowhead Products Corporation</x:v>
+        <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>4411 Katella Ave</x:v>
+        <x:v>1025 S. Depot Drive</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Los Alamitos</x:v>
+        <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>CA</x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>90720</x:v>
+        <x:v>84404</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>(714) 822-2514</x:v>
+        <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>(714) 220-6482</x:v>
+        <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
-        <x:v/>
+        <x:v>32317</x:v>
       </x:c>
       <x:c r="L6" t="str">
-        <x:v/>
+        <x:v>612706192</x:v>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Limited to normal control – non critical parts only</x:v>
-[...99 lines deleted...]
-      <x:c r="V7" t="str">
         <x:v>Facility re-qualification was conducted 1/21/2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed requalification demonstration:
 Joe Daniel ………………..stamp # 12 
 Cindy Glisson ……………..stamp # 4
 </x:v>
       </x:c>
+      <x:c r="W6" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X6" t="n">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="Y6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA6" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB6" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC6" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD6" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG6" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>90049333</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>CALIFORNIA METAL PROCESSING CO                    </x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>1530 W Slauson Ave                  </x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>Los Angeles                         </x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>90047                               </x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v>3237532247</x:v>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J7" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="K7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O7" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q7" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R7" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S7" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T7" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U7" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V7" t="str">
+        <x:v>This facility re-qualification was conducted the week of 02/17/2025. the following personnel met the requirements: Gabriel Garcia…Stamp # 26 Kyle Andersen.. Stamp # 22,This task was accomplished using procedure and materials called out in CMP-1, Revision Z, dated 12/12/2018 Processing of “Critical Parts” as defined by LMA-PC201 is limited to those individuals named above. Next requalification due 02/17/2028</x:v>
+      </x:c>
       <x:c r="W7" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>924</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90049333</x:v>
+        <x:v>90050010</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>CALIFORNIA METAL PROCESSING CO                    </x:v>
+        <x:v>E M E INC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>1530 W Slauson Ave                  </x:v>
+        <x:v>431 E. Oaks St</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Los Angeles                         </x:v>
+        <x:v>COMPTON</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>90047                               </x:v>
+        <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>3237532247</x:v>
+        <x:v>3106391621</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v/>
+        <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S8" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v>This facility re-qualification was conducted the week of 02/17/2025. the following personnel met the requirements: Gabriel Garcia…Stamp # 26 Kyle Andersen.. Stamp # 22,This task was accomplished using procedure and materials called out in CMP-1, Revision Z, dated 12/12/2018 Processing of “Critical Parts” as defined by LMA-PC201 is limited to those individuals named above. Next requalification due 02/17/2028</x:v>
+        <x:v>The following personnel successfully completed the requalification portion: Joe Lipsey…………………………...…stamp # 6 Desmond Handley………...………….stamp # 13 This task was accomplished using procedure # SMPP # 74, LMA-PC201 Revision E, dated 07/02/2021 Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Expires 07/2024.</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>24</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>66</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90050010</x:v>
+        <x:v>90054056</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>E M E INC</x:v>
+        <x:v>Elbit Systems Cyclone Ltd</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>431 E. Oaks St</x:v>
+        <x:v>1 Cyclone Rd Bar Lev Ind Zone</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>COMPTON</x:v>
+        <x:v>Karmiel</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CA</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>90221-1001</x:v>
+        <x:v>20100</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>3106391621</x:v>
+        <x:v>972-4-9960871</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>310-639-8559</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/29/2012</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>The following personnel successfully completed the requalification portion: Joe Lipsey…………………………...…stamp # 6 Desmond Handley………...………….stamp # 13 This task was accomplished using procedure # SMPP # 74, LMA-PC201 Revision E, dated 07/02/2021 Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Expires 07/2024.</x:v>
-[...99 lines deleted...]
-      <x:c r="V10" t="str">
         <x:v>Includes testing of Critical Parts. The processing of  “Critical Parts” is limited to the following personnel who were tested and passed:
 Hirbawe Faris      Employee # CY01413  #61
 Gamliel Hanany   Employee # CY01174 #27
 There are no other changes to their audit schedule or approvals. Approval to process “Critical Parts” is good for 3 years. Extended to February 2026.
 </x:v>
       </x:c>
+      <x:c r="W9" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X9" t="n">
+        <x:v>2391</x:v>
+      </x:c>
+      <x:c r="Y9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA9" t="n">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="AB9" t="str">
+        <x:v>Israel</x:v>
+      </x:c>
+      <x:c r="AC9" t="str">
+        <x:v>IL</x:v>
+      </x:c>
+      <x:c r="AD9" t="str">
+        <x:v>Manufacturer</x:v>
+      </x:c>
+      <x:c r="AE9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG9" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="n">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B10" t="str">
+        <x:v>90069064</x:v>
+      </x:c>
+      <x:c r="C10" t="str">
+        <x:v>ELEMENT MATERIALS TECHNOLOGY , CT</x:v>
+      </x:c>
+      <x:c r="D10" t="str">
+        <x:v>80 Kimberly Dr</x:v>
+      </x:c>
+      <x:c r="E10" t="str">
+        <x:v>South Windsor</x:v>
+      </x:c>
+      <x:c r="F10" t="str">
+        <x:v>CT</x:v>
+      </x:c>
+      <x:c r="G10" t="str">
+        <x:v>06096</x:v>
+      </x:c>
+      <x:c r="H10" t="str">
+        <x:v>(860) 289-8225</x:v>
+      </x:c>
+      <x:c r="I10" t="str">
+        <x:v>(860) 289-5970</x:v>
+      </x:c>
+      <x:c r="J10" t="str">
+        <x:v>2/5/2013</x:v>
+      </x:c>
+      <x:c r="K10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O10" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q10" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R10" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S10" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T10" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U10" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V10" t="str">
+        <x:v>Type I , Method A , Sensitivity Level 3  4</x:v>
+      </x:c>
       <x:c r="W10" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>2391</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
-        <x:v>152</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
-        <x:v>Israel</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
-        <x:v>IL</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>360</x:v>
+        <x:v>18138</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90069064</x:v>
+        <x:v>90068715</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>ELEMENT MATERIALS TECHNOLOGY , CT</x:v>
+        <x:v>Elmet International SRL</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>80 Kimberly Dr</x:v>
+        <x:v>Constantei Street No 1</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>South Windsor</x:v>
+        <x:v>Bacau</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>CT</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>06096</x:v>
+        <x:v>600108</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>(860) 289-8225</x:v>
+        <x:v>40234580092</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>(860) 289-5970</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>2/5/2013</x:v>
+        <x:v>7/18/2018</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Type I , Method A , Sensitivity Level 3  4</x:v>
+        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to February 2026</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>2345</x:v>
+        <x:v>14736</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
-        <x:v>268</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AB11" t="str">
-        <x:v>United States</x:v>
+        <x:v>Romania</x:v>
       </x:c>
       <x:c r="AC11" t="str">
-        <x:v>US</x:v>
+        <x:v>RO</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>18138</x:v>
+        <x:v>25939</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90068715</x:v>
+        <x:v>90076059</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>Elmet International SRL</x:v>
+        <x:v>FINE QUALITY METAL FINISHING</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>Constantei Street No 1</x:v>
+        <x:v>1640 Daisy Ave. </x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Bacau</x:v>
+        <x:v>Long Beach</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v/>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>600108</x:v>
+        <x:v>90813</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>40234580092</x:v>
+        <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v/>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>7/18/2018</x:v>
+        <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to February 2026</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>14736</x:v>
+        <x:v>29836</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
-        <x:v>70</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
-        <x:v>Romania</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
-        <x:v>RO</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>25939</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90076059</x:v>
+        <x:v>90054068</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>Fokker Aerostructures BV</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>Edissonstraat 1</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>Netherlands</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>CA</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>90813</x:v>
+        <x:v>7900 AB</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>562-432-2248</x:v>
+        <x:v>31-528-285749</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v/>
+        <x:v>31-528-285200</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>10/6/2020</x:v>
+        <x:v>6/1/2004</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>Approval and Fracture Critical authorization based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>29836</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
-        <x:v>268</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="AB13" t="str">
-        <x:v>United States</x:v>
+        <x:v>Netherlands</x:v>
       </x:c>
       <x:c r="AC13" t="str">
-        <x:v>US</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90054068</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>Fokker Aerostructures BV</x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>Edissonstraat 1</x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>Netherlands</x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v/>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>7900 AB</x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>31-528-285749</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>31-528-285200</x:v>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>6/1/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v>Approval and Fracture Critical authorization based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
+        <x:v>Facility re-qualification conducted the week of March 10, 2025, based on the requirements called out in LMA-PC201 Appendix A. The following personnel successfully completed requalification/certification and can process Critical Parts:Steve Garcia:stamp # P1 William Wesley.stamp # P6 Trenton Hamm. stamp # P7.T . Approval for normal control non-critical parts is based on QCS-001 approval. Expires 03/31/2028</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>2054</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
-        <x:v>97</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
-        <x:v>Netherlands</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
-        <x:v>NL</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>85</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90051536</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>8135 1st AVE S</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>SEATTLE</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>KS </x:v>
+        <x:v>WA</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>98108-4202</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>206-762-5855</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v>206-763-1641</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/13/2009</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v>Facility re-qualification conducted the week of March 10, 2025, based on the requirements called out in LMA-PC201 Appendix A. The following personnel successfully completed requalification/certification and can process Critical Parts:Steve Garcia:stamp # P1 William Wesley.stamp # P6 Trenton Hamm. stamp # P7.T . Approval for normal control non-critical parts is based on QCS-001 approval. Expires 03/31/2028</x:v>
-[...200 lines deleted...]
-      <x:c r="V17" t="str">
         <x:v>Includes fracture critical hardware. Facility qualification was conducted 11/19-20/2024. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration: Kirk Davis..stamp # 4
 Steven Penne…stamp # P28, Vany Nann..stamp # P24
 This task was accomplished using procedure PI-26, Revision 12/30/2021, and PI-26M Lockheed Addendum, Revision 1/27/2022.  .Expires 11/2027.Next Requalification: 11/19/2027
 </x:v>
       </x:c>
-      <x:c r="W17" t="n">
+      <x:c r="W15" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X17" t="n">
+      <x:c r="X15" t="n">
         <x:v>30006</x:v>
       </x:c>
-      <x:c r="Y17" t="str">
-[...5 lines deleted...]
-      <x:c r="AA17" t="n">
+      <x:c r="Y15" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z15" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB17" t="str">
+      <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC17" t="str">
+      <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD17" t="str">
+      <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE17" t="n">
-[...5 lines deleted...]
-      <x:c r="AG17" t="str">
+      <x:c r="AE15" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF15" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
-    <x:row r="18">
-      <x:c r="A18" t="n">
+    <x:row r="16">
+      <x:c r="A16" t="n">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B18" t="str">
+      <x:c r="B16" t="str">
         <x:v>90051682</x:v>
       </x:c>
-      <x:c r="C18" t="str">
+      <x:c r="C16" t="str">
         <x:v>Metal Finishing Company Inc</x:v>
       </x:c>
-      <x:c r="D18" t="str">
+      <x:c r="D16" t="str">
         <x:v>1423 S Mclean Blvd</x:v>
       </x:c>
-      <x:c r="E18" t="str">
+      <x:c r="E16" t="str">
         <x:v>Wichita</x:v>
       </x:c>
-      <x:c r="F18" t="str">
+      <x:c r="F16" t="str">
         <x:v>KS</x:v>
       </x:c>
-      <x:c r="G18" t="str">
+      <x:c r="G16" t="str">
         <x:v>57213</x:v>
       </x:c>
-      <x:c r="H18" t="str">
+      <x:c r="H16" t="str">
         <x:v>(316) 267-7289</x:v>
       </x:c>
-      <x:c r="I18" t="str">
+      <x:c r="I16" t="str">
         <x:v>(316) 267-1450</x:v>
       </x:c>
-      <x:c r="J18" t="str">
+      <x:c r="J16" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
-      <x:c r="K18" t="str">
-[...11 lines deleted...]
-      <x:c r="O18" t="str">
+      <x:c r="K16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O16" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
-      <x:c r="P18" t="str">
-[...2 lines deleted...]
-      <x:c r="Q18" t="str">
+      <x:c r="P16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q16" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
-      <x:c r="R18" t="n">
+      <x:c r="R16" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="S18" t="n">
+      <x:c r="S16" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="T18" t="str">
+      <x:c r="T16" t="str">
         <x:v>F-35</x:v>
       </x:c>
-      <x:c r="U18" t="str">
+      <x:c r="U16" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
-      <x:c r="V18" t="str">
+      <x:c r="V16" t="str">
         <x:v>Facility qualification was conducted based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Micol Stanley …stamp # 26, Miranda Mock…stamp # 28
 Brent Earnest…..stamp # 3. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above.
 Expires 01/2027.
 </x:v>
       </x:c>
+      <x:c r="W16" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X16" t="n">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="Y16" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z16" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA16" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB16" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC16" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD16" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE16" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF16" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG16" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="n">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B17" t="str">
+        <x:v>90051753</x:v>
+      </x:c>
+      <x:c r="C17" t="str">
+        <x:v>MILLER CASTINGS INC                               </x:v>
+      </x:c>
+      <x:c r="D17" t="str">
+        <x:v>2503 PACIFIC PARK DR                </x:v>
+      </x:c>
+      <x:c r="E17" t="str">
+        <x:v>WHITTIER                            </x:v>
+      </x:c>
+      <x:c r="F17" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="G17" t="str">
+        <x:v>90601-1610                          </x:v>
+      </x:c>
+      <x:c r="H17" t="str">
+        <x:v>562-659-0461</x:v>
+      </x:c>
+      <x:c r="I17" t="str">
+        <x:v>562-692-4164</x:v>
+      </x:c>
+      <x:c r="J17" t="str">
+        <x:v>8/25/2009</x:v>
+      </x:c>
+      <x:c r="K17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O17" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q17" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R17" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S17" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T17" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U17" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V17" t="str">
+        <x:v>Non Critical Hardware Only (No Fracture Critical)</x:v>
+      </x:c>
+      <x:c r="W17" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X17" t="n">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="Y17" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z17" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA17" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB17" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC17" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD17" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE17" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF17" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG17" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B18" t="str">
+        <x:v>90043905</x:v>
+      </x:c>
+      <x:c r="C18" t="str">
+        <x:v>MISTRAS GROUP</x:v>
+      </x:c>
+      <x:c r="D18" t="str">
+        <x:v>8427 ATLANTIC AVE</x:v>
+      </x:c>
+      <x:c r="E18" t="str">
+        <x:v>CUDAHY</x:v>
+      </x:c>
+      <x:c r="F18" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G18" t="str">
+        <x:v>90201</x:v>
+      </x:c>
+      <x:c r="H18" t="str">
+        <x:v>3235607343</x:v>
+      </x:c>
+      <x:c r="I18" t="str">
+        <x:v>323-560-6587</x:v>
+      </x:c>
+      <x:c r="J18" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="K18" t="str">
+        <x:v>24771</x:v>
+      </x:c>
+      <x:c r="L18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O18" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q18" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R18" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S18" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T18" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U18" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V18" t="str">
+        <x:v>Limits: Normal control non-critical parts only</x:v>
+      </x:c>
       <x:c r="W18" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>1613</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>328</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90051753</x:v>
+        <x:v>90051812</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>MILLER CASTINGS INC                               </x:v>
+        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>2503 PACIFIC PARK DR                </x:v>
+        <x:v>432 E EUCLID AVE                    </x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>WHITTIER                            </x:v>
+        <x:v>COMPTON                             </x:v>
       </x:c>
       <x:c r="F19" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>90601-1610                          </x:v>
+        <x:v>90222-2810                          </x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>562-659-0461</x:v>
+        <x:v>323-636-1004</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>562-692-4164</x:v>
+        <x:v>310-369-1025</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>8/25/2009</x:v>
+        <x:v>8/18/2006</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S19" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v>Non Critical Hardware Only (No Fracture Critical)</x:v>
+        <x:v>Non-critical parts only</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>1848</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>83</x:v>
+        <x:v>26215</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90073289</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>NORTHROP GRUMMAN CORP</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>1 HORNET WAY</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>EL SEGUNDO</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90245-2804</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>310-332-7503</x:v>
       </x:c>
       <x:c r="I20" t="str">
         <x:v/>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/31/2023</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S20" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v>Limits: Normal control non-critical parts only</x:v>
+        <x:v>The facility re-qualification was conducted on 01/30/2025. Based on the requirements called out in LMA-PC201 for inspection of Critical parts, the following personnel met the requirements for requalification:
+Bill Jensen….Employee # 85267.stamp # 70, Russ Murray…………Employee # 61828.stamp # 05. NOTE: Demo was done with updated Revision Q. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Expires 01/2028   
+</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>2707</x:v>
+        <x:v>30140</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="n">
-        <x:v>303</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>90051812</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>432 E EUCLID AVE                    </x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>COMPTON                             </x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>CA </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>90222-2810                          </x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>323-636-1004</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v>310-369-1025</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>8/18/2006</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
         <x:v/>
       </x:c>
       <x:c r="O21" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P21" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q21" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R21" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S21" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U21" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V21" t="str">
-        <x:v>Non-critical parts only</x:v>
+        <x:v>Limits: Approval and Fracture Critical authorization based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
       </x:c>
       <x:c r="W21" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X21" t="n">
-        <x:v>2297</x:v>
+        <x:v>14711</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
-        <x:v>26215</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>90073289</x:v>
+        <x:v>90052095</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>NORTHROP GRUMMAN CORP</x:v>
+        <x:v>Ozark Mountain Technologies, Inc.</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>1 HORNET WAY</x:v>
+        <x:v>106 Midland Drive</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>EL SEGUNDO</x:v>
+        <x:v>Cuba</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>CA</x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>90245-2804</x:v>
+        <x:v>65453</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>310-332-7503</x:v>
+        <x:v>(573) 885-3018</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v/>
+        <x:v>(573) 885-3029</x:v>
       </x:c>
       <x:c r="J22" t="str">
-        <x:v>7/31/2023</x:v>
+        <x:v>6/27/2006</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q22" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R22" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S22" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U22" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V22" t="str">
-        <x:v>The facility re-qualification was conducted on 01/30/2025. Based on the requirements called out in LMA-PC201 for inspection of Critical parts, the following personnel met the requirements for requalification:
-Bill Jensen….Employee # 85267.stamp # 70, Russ Murray…………Employee # 61828.stamp # 05. NOTE: Demo was done with updated Revision Q. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Expires 01/2028   
+        <x:v> Facility requalification was conducted the week of March 19, 2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
+Tracy Roseman…stamp # 747, Matt Eoff…stamp # 466, Dustin Rolens…stamp # 1054. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Next requalification due 03/2028
 </x:v>
       </x:c>
       <x:c r="W22" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X22" t="n">
-        <x:v>30140</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD22" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG22" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="n">
-        <x:v>93</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>90066746</x:v>
+        <x:v>90052168</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>Northrop Grumman Corporation ISS-ACS</x:v>
+        <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>1 Hornet Way</x:v>
+        <x:v>1015 S West Street</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>El Segundo</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>90245</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>(310) 332-7503</x:v>
+        <x:v>(316) 945-5285</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v>(310) 331-3278</x:v>
+        <x:v>(316) 945-8906</x:v>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>2/28/2013</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
         <x:v/>
       </x:c>
       <x:c r="N23" t="str">
         <x:v/>
       </x:c>
       <x:c r="O23" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P23" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q23" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R23" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S23" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T23" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U23" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V23" t="str">
-        <x:v>The facility re-qualification was conducted on 01/11/2022. Based on the requirements called out in LMA-PC201 for inspection of Critical parts, the following personnel met the requirements for requalification:Bill Jensen…Employee # 85267..stamp # 70; Russ Murray..Employee 61828..stamp # 05
-[...305 lines deleted...]
-      <x:c r="V26" t="str">
         <x:v>Facility requalification was conducted the week of March 7 and March 24, 2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Kody Robinson…………stamp #5
 Leonardo Lopez………..stamp #6
 Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above.
 Expires 03/2028
 </x:v>
       </x:c>
+      <x:c r="W23" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X23" t="n">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="Y23" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z23" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA23" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB23" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC23" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD23" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE23" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF23" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG23" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="n">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B24" t="str">
+        <x:v>90052100</x:v>
+      </x:c>
+      <x:c r="C24" t="str">
+        <x:v>PCC SCHLOSSER</x:v>
+      </x:c>
+      <x:c r="D24" t="str">
+        <x:v>345 NE HEMLOCK AVE</x:v>
+      </x:c>
+      <x:c r="E24" t="str">
+        <x:v>REDMOND</x:v>
+      </x:c>
+      <x:c r="F24" t="str">
+        <x:v>OR</x:v>
+      </x:c>
+      <x:c r="G24" t="str">
+        <x:v>97756-1430</x:v>
+      </x:c>
+      <x:c r="H24" t="str">
+        <x:v>1 541 316 2608</x:v>
+      </x:c>
+      <x:c r="I24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J24" t="str">
+        <x:v>9/9/2004</x:v>
+      </x:c>
+      <x:c r="K24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O24" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q24" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R24" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S24" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T24" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U24" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V24" t="str">
+        <x:v>Not authorized for Critical Parts</x:v>
+      </x:c>
+      <x:c r="W24" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X24" t="n">
+        <x:v>20155</x:v>
+      </x:c>
+      <x:c r="Y24" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z24" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA24" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB24" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC24" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD24" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE24" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF24" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG24" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="n">
+        <x:v>15007</x:v>
+      </x:c>
+      <x:c r="B25" t="str">
+        <x:v>90068157</x:v>
+      </x:c>
+      <x:c r="C25" t="str">
+        <x:v>Steelville Manufacturing Co</x:v>
+      </x:c>
+      <x:c r="D25" t="str">
+        <x:v>1056 Perkins Dr          </x:v>
+      </x:c>
+      <x:c r="E25" t="str">
+        <x:v>Steelville                  </x:v>
+      </x:c>
+      <x:c r="F25" t="str">
+        <x:v>MO </x:v>
+      </x:c>
+      <x:c r="G25" t="str">
+        <x:v>65565                               </x:v>
+      </x:c>
+      <x:c r="H25" t="str">
+        <x:v>573-775-2977</x:v>
+      </x:c>
+      <x:c r="I25" t="str">
+        <x:v>573-775-5093</x:v>
+      </x:c>
+      <x:c r="J25" t="str">
+        <x:v>10/23/2017</x:v>
+      </x:c>
+      <x:c r="K25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O25" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q25" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R25" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S25" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T25" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U25" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V25" t="str">
+        <x:v>Limited to normal control non-critical parts</x:v>
+      </x:c>
+      <x:c r="W25" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X25" t="n">
+        <x:v>26202</x:v>
+      </x:c>
+      <x:c r="Y25" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z25" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA25" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB25" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC25" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD25" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE25" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF25" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG25" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="n">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B26" t="str">
+        <x:v>90053494</x:v>
+      </x:c>
+      <x:c r="C26" t="str">
+        <x:v>TRIUMPH PROCESSING</x:v>
+      </x:c>
+      <x:c r="D26" t="str">
+        <x:v>2605 INDUSTRY WAY</x:v>
+      </x:c>
+      <x:c r="E26" t="str">
+        <x:v>LYNWOOD</x:v>
+      </x:c>
+      <x:c r="F26" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G26" t="str">
+        <x:v>90262</x:v>
+      </x:c>
+      <x:c r="H26" t="str">
+        <x:v>(323) 563-1338</x:v>
+      </x:c>
+      <x:c r="I26" t="str">
+        <x:v>323-567-7130</x:v>
+      </x:c>
+      <x:c r="J26" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="K26" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L26" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M26" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N26" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O26" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P26" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q26" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R26" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S26" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T26" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U26" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V26" t="str">
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+      </x:c>
       <x:c r="W26" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X26" t="n">
-        <x:v>804</x:v>
+        <x:v>29513</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD26" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG26" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="n">
-        <x:v>92</x:v>
+        <x:v>44946</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>90052100</x:v>
+        <x:v>90218498</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>PCC SCHLOSSER</x:v>
+        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>345 NE HEMLOCK AVE</x:v>
+        <x:v>2588 Industry Way</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>REDMOND</x:v>
+        <x:v>Lynwood</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>OR</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>97756-1430</x:v>
+        <x:v>90262</x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>1 541 316 2608</x:v>
+        <x:v>310-613-6758</x:v>
       </x:c>
       <x:c r="I27" t="str">
         <x:v/>
       </x:c>
       <x:c r="J27" t="str">
-        <x:v>9/9/2004</x:v>
+        <x:v>9/22/2025</x:v>
       </x:c>
       <x:c r="K27" t="str">
         <x:v/>
       </x:c>
       <x:c r="L27" t="str">
         <x:v/>
       </x:c>
       <x:c r="M27" t="str">
         <x:v/>
       </x:c>
       <x:c r="N27" t="str">
         <x:v/>
       </x:c>
       <x:c r="O27" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P27" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q27" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R27" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S27" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T27" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U27" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V27" t="str">
-        <x:v>Not authorized for Critical Parts</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W27" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X27" t="n">
-        <x:v>20155</x:v>
+        <x:v>30391</x:v>
       </x:c>
       <x:c r="Y27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA27" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB27" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC27" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD27" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG27" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="n">
-        <x:v>15007</x:v>
+        <x:v>11069</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90072219</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>UNI-CAST LLC.</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>11 INDUSTRIAL DRIVE</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>LONDONDERRY</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>MO </x:v>
+        <x:v>NH</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>03053-2011</x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>(603) 625-5761</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v>603-625-1567</x:v>
       </x:c>
       <x:c r="J28" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>3/8/2016</x:v>
       </x:c>
       <x:c r="K28" t="str">
         <x:v/>
       </x:c>
       <x:c r="L28" t="str">
         <x:v/>
       </x:c>
       <x:c r="M28" t="str">
         <x:v/>
       </x:c>
       <x:c r="N28" t="str">
         <x:v/>
       </x:c>
       <x:c r="O28" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P28" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q28" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R28" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S28" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T28" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U28" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V28" t="str">
-        <x:v>Limited to normal control non-critical parts</x:v>
+        <x:v>Excludes Appendix A  B</x:v>
       </x:c>
       <x:c r="W28" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X28" t="n">
-        <x:v>26202</x:v>
+        <x:v>6108</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
-        <x:v>63</x:v>
+        <x:v>26001</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>90053494</x:v>
+        <x:v>90122537</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>TRIUMPH PROCESSING</x:v>
+        <x:v>Verus Aerospace – Premier Processing</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>2605 INDUSTRY WAY</x:v>
+        <x:v>3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>LYNWOOD</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>90262</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>(323) 563-1338</x:v>
+        <x:v>316-371-4674</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v>323-567-7130</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S29" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U29" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V29" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>Limited to normal control non-critical parts only</x:v>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X29" t="n">
-        <x:v>29513</x:v>
+        <x:v>23782</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="n">
-        <x:v>44946</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>90218498</x:v>
+        <x:v>90053870</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
+        <x:v>WINCHESTER TESTING LAB INC                        </x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>2588 Industry Way</x:v>
+        <x:v>423 PLEASANT ST                     </x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>Lynwood</x:v>
+        <x:v>MELROSE                             </x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>CA</x:v>
+        <x:v>MA </x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>90262</x:v>
+        <x:v>02176-4519                          </x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>310-613-6758</x:v>
+        <x:v>781-665-9409</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v/>
+        <x:v>781-665-9394</x:v>
       </x:c>
       <x:c r="J30" t="str">
-        <x:v>9/22/2025</x:v>
+        <x:v>9/15/2009</x:v>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q30" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R30" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S30" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U30" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V30" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
-[...301 lines deleted...]
-      <x:c r="V33" t="str">
         <x:v>Excludes Fracture Critical parts
 Method A only, no cleaning or etching approved
 </x:v>
       </x:c>
-      <x:c r="W33" t="n">
+      <x:c r="W30" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X33" t="n">
+      <x:c r="X30" t="n">
         <x:v>1867</x:v>
       </x:c>
-      <x:c r="Y33" t="str">
-[...5 lines deleted...]
-      <x:c r="AA33" t="n">
+      <x:c r="Y30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB33" t="str">
+      <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC33" t="str">
+      <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD33" t="str">
+      <x:c r="AD30" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE33" t="n">
-[...5 lines deleted...]
-      <x:c r="AG33" t="str">
+      <x:c r="AE30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>