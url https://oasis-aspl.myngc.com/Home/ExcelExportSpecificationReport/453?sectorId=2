--- v3 (2026-04-05)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b90be0bf348423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ccebe505254515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R730dd67237474962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R685fad065f604d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R730dd67237474962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R685fad065f604d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -326,63 +326,63 @@
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90048618</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>All Metals Processing of Orange County, LLC</x:v>
+        <x:v>ALL METALS PROCESSING OF</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>8401 STANDUSTRIAL ST                </x:v>
+        <x:v>8401 STANDUSTRIAL ST</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>STANTON                             </x:v>
+        <x:v>STANTON</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>90680-2619                          </x:v>
+        <x:v>90680-2619</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
@@ -485,107 +485,108 @@
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Limited to normal control – non critical parts only</x:v>
+        <x:v>Limited to non-critical parts only
+No etching approved</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X5" t="n">
         <x:v>26014</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>1025 S. Depot Drive</x:v>
+        <x:v>1025 SOUTH DEPOT DRIVE</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>UT</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>84404</x:v>
+        <x:v>84404-1390</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v>32317</x:v>
       </x:c>
       <x:c r="L6" t="str">
         <x:v>612706192</x:v>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
@@ -892,54 +893,51 @@
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Includes testing of Critical Parts. The processing of  “Critical Parts” is limited to the following personnel who were tested and passed:
-[...2 lines deleted...]
-There are no other changes to their audit schedule or approvals. Approval to process “Critical Parts” is good for 3 years. Extended to February 2026.
+        <x:v>Includes testing of Critical Parts. The processing of “Critical Parts” is limited to the following personnel who were tested and passed: Hirbawe Faris Employee # CY01413 #61 Gamliel Hanany Employee # CY01174 #27 There are no other changes to their audit schedule or approvals. Approval to process “Critical Parts” is good for 3 years. Extended to Dec 2026.
 </x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X9" t="n">
         <x:v>2391</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>152</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>Israel</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>IL</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Manufacturer</x:v>
@@ -1098,51 +1096,51 @@
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to February 2026</x:v>
+        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to July 2026</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X11" t="n">
         <x:v>14736</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>RO</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -1439,1660 +1437,1761 @@
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>129</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90051536</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>8135 1st AVE S</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>SEATTLE</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>WA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>98108-4202</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>206-762-5855</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>206-763-1641</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>5/13/2009</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V15" t="str">
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+      </x:c>
+      <x:c r="W15" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X15" t="n">
+        <x:v>30708</x:v>
+      </x:c>
+      <x:c r="Y15" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z15" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA15" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB15" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC15" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD15" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE15" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF15" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG15" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" t="n">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B16" t="str">
+        <x:v>90051536</x:v>
+      </x:c>
+      <x:c r="C16" t="str">
+        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+      </x:c>
+      <x:c r="D16" t="str">
+        <x:v>8135 1st AVE S</x:v>
+      </x:c>
+      <x:c r="E16" t="str">
+        <x:v>SEATTLE</x:v>
+      </x:c>
+      <x:c r="F16" t="str">
+        <x:v>WA</x:v>
+      </x:c>
+      <x:c r="G16" t="str">
+        <x:v>98108-4202</x:v>
+      </x:c>
+      <x:c r="H16" t="str">
+        <x:v>206-762-5855</x:v>
+      </x:c>
+      <x:c r="I16" t="str">
+        <x:v>206-763-1641</x:v>
+      </x:c>
+      <x:c r="J16" t="str">
+        <x:v>5/13/2009</x:v>
+      </x:c>
+      <x:c r="K16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O16" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P16" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q16" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R16" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S16" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T16" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U16" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V16" t="str">
         <x:v>Includes fracture critical hardware. Facility qualification was conducted 11/19-20/2024. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration: Kirk Davis..stamp # 4
 Steven Penne…stamp # P28, Vany Nann..stamp # P24
 This task was accomplished using procedure PI-26, Revision 12/30/2021, and PI-26M Lockheed Addendum, Revision 1/27/2022.  .Expires 11/2027.Next Requalification: 11/19/2027
 </x:v>
       </x:c>
-      <x:c r="W15" t="n">
+      <x:c r="W16" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X15" t="n">
+      <x:c r="X16" t="n">
         <x:v>30006</x:v>
       </x:c>
-      <x:c r="Y15" t="str">
-[...5 lines deleted...]
-      <x:c r="AA15" t="n">
+      <x:c r="Y16" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z16" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB15" t="str">
+      <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC15" t="str">
+      <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD15" t="str">
+      <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE15" t="n">
-[...5 lines deleted...]
-      <x:c r="AG15" t="str">
+      <x:c r="AE16" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF16" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
-    <x:row r="16">
-      <x:c r="A16" t="n">
+    <x:row r="17">
+      <x:c r="A17" t="n">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B16" t="str">
+      <x:c r="B17" t="str">
         <x:v>90051682</x:v>
       </x:c>
-      <x:c r="C16" t="str">
+      <x:c r="C17" t="str">
         <x:v>Metal Finishing Company Inc</x:v>
       </x:c>
-      <x:c r="D16" t="str">
+      <x:c r="D17" t="str">
         <x:v>1423 S Mclean Blvd</x:v>
       </x:c>
-      <x:c r="E16" t="str">
+      <x:c r="E17" t="str">
         <x:v>Wichita</x:v>
       </x:c>
-      <x:c r="F16" t="str">
+      <x:c r="F17" t="str">
         <x:v>KS</x:v>
       </x:c>
-      <x:c r="G16" t="str">
+      <x:c r="G17" t="str">
         <x:v>57213</x:v>
       </x:c>
-      <x:c r="H16" t="str">
+      <x:c r="H17" t="str">
         <x:v>(316) 267-7289</x:v>
       </x:c>
-      <x:c r="I16" t="str">
+      <x:c r="I17" t="str">
         <x:v>(316) 267-1450</x:v>
       </x:c>
-      <x:c r="J16" t="str">
+      <x:c r="J17" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
-      <x:c r="K16" t="str">
-[...11 lines deleted...]
-      <x:c r="O16" t="str">
+      <x:c r="K17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O17" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
-      <x:c r="P16" t="str">
-[...2 lines deleted...]
-      <x:c r="Q16" t="str">
+      <x:c r="P17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q17" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
-      <x:c r="R16" t="n">
+      <x:c r="R17" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="S16" t="n">
+      <x:c r="S17" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="T16" t="str">
+      <x:c r="T17" t="str">
         <x:v>F-35</x:v>
       </x:c>
-      <x:c r="U16" t="str">
+      <x:c r="U17" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
-      <x:c r="V16" t="str">
+      <x:c r="V17" t="str">
         <x:v>Facility qualification was conducted based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Micol Stanley …stamp # 26, Miranda Mock…stamp # 28
 Brent Earnest…..stamp # 3. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above.
 Expires 01/2027.
 </x:v>
       </x:c>
-      <x:c r="W16" t="n">
-[...99 lines deleted...]
-      </x:c>
       <x:c r="W17" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>1848</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>83</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90051753</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>MILLER CASTINGS INC                               </x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>2503 PACIFIC PARK DR                </x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>WHITTIER                            </x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>90201</x:v>
+        <x:v>90601-1610                          </x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>562-659-0461</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v>562-692-4164</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/25/2009</x:v>
       </x:c>
       <x:c r="K18" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R18" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S18" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U18" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V18" t="str">
-        <x:v>Limits: Normal control non-critical parts only</x:v>
+        <x:v>Non Critical Hardware Only (No Fracture Critical)</x:v>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>2707</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>303</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90051812</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>432 E EUCLID AVE                    </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>COMPTON                             </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>90222-2810                          </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>323-636-1004</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>310-369-1025</x:v>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>8/18/2006</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S19" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v>Non-critical parts only</x:v>
+        <x:v>Limits: Normal control non-critical parts only</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>2297</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>26215</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90073289</x:v>
+        <x:v>90051812</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>NORTHROP GRUMMAN CORP</x:v>
+        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>1 HORNET WAY</x:v>
+        <x:v>432 E EUCLID AVE                    </x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>EL SEGUNDO</x:v>
+        <x:v>COMPTON                             </x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>90245-2804</x:v>
+        <x:v>90222-2810                          </x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>310-332-7503</x:v>
+        <x:v>323-636-1004</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v/>
+        <x:v>310-369-1025</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>7/31/2023</x:v>
+        <x:v>8/18/2006</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S20" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V20" t="str">
+        <x:v>Non-critical parts only</x:v>
+      </x:c>
+      <x:c r="W20" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X20" t="n">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="Y20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA20" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB20" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC20" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD20" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG20" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="n">
+        <x:v>26215</x:v>
+      </x:c>
+      <x:c r="B21" t="str">
+        <x:v>90073289</x:v>
+      </x:c>
+      <x:c r="C21" t="str">
+        <x:v>NORTHROP GRUMMAN CORP</x:v>
+      </x:c>
+      <x:c r="D21" t="str">
+        <x:v>1 HORNET WAY</x:v>
+      </x:c>
+      <x:c r="E21" t="str">
+        <x:v>EL SEGUNDO</x:v>
+      </x:c>
+      <x:c r="F21" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G21" t="str">
+        <x:v>90245-2804</x:v>
+      </x:c>
+      <x:c r="H21" t="str">
+        <x:v>310-332-7503</x:v>
+      </x:c>
+      <x:c r="I21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J21" t="str">
+        <x:v>7/31/2023</x:v>
+      </x:c>
+      <x:c r="K21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O21" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P21" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q21" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R21" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S21" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T21" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U21" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V21" t="str">
         <x:v>The facility re-qualification was conducted on 01/30/2025. Based on the requirements called out in LMA-PC201 for inspection of Critical parts, the following personnel met the requirements for requalification:
 Bill Jensen….Employee # 85267.stamp # 70, Russ Murray…………Employee # 61828.stamp # 05. NOTE: Demo was done with updated Revision Q. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Expires 01/2028   
 </x:v>
       </x:c>
-      <x:c r="W20" t="n">
-[...99 lines deleted...]
-      </x:c>
       <x:c r="W21" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X21" t="n">
-        <x:v>14711</x:v>
+        <x:v>30140</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
-        <x:v>248</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>90052095</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>Ozark Mountain Technologies, Inc.</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>106 Midland Drive</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>Cuba</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>MO</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>65453</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>(573) 885-3018</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v>(573) 885-3029</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J22" t="str">
-        <x:v>6/27/2006</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q22" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R22" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S22" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U22" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V22" t="str">
+        <x:v>Limits: Approval and Fracture Critical authorization based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
+      </x:c>
+      <x:c r="W22" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X22" t="n">
+        <x:v>14711</x:v>
+      </x:c>
+      <x:c r="Y22" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z22" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA22" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB22" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC22" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD22" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE22" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF22" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG22" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B23" t="str">
+        <x:v>90052095</x:v>
+      </x:c>
+      <x:c r="C23" t="str">
+        <x:v>Ozark Mountain Technologies, Inc.</x:v>
+      </x:c>
+      <x:c r="D23" t="str">
+        <x:v>106 Midland Drive</x:v>
+      </x:c>
+      <x:c r="E23" t="str">
+        <x:v>Cuba</x:v>
+      </x:c>
+      <x:c r="F23" t="str">
+        <x:v>MO</x:v>
+      </x:c>
+      <x:c r="G23" t="str">
+        <x:v>65453</x:v>
+      </x:c>
+      <x:c r="H23" t="str">
+        <x:v>(573) 885-3018</x:v>
+      </x:c>
+      <x:c r="I23" t="str">
+        <x:v>(573) 885-3029</x:v>
+      </x:c>
+      <x:c r="J23" t="str">
+        <x:v>6/27/2006</x:v>
+      </x:c>
+      <x:c r="K23" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L23" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M23" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N23" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O23" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P23" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q23" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R23" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S23" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T23" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U23" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V23" t="str">
         <x:v> Facility requalification was conducted the week of March 19, 2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Tracy Roseman…stamp # 747, Matt Eoff…stamp # 466, Dustin Rolens…stamp # 1054. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Next requalification due 03/2028
 </x:v>
       </x:c>
-      <x:c r="W22" t="n">
+      <x:c r="W23" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X22" t="n">
+      <x:c r="X23" t="n">
         <x:v>1622</x:v>
       </x:c>
-      <x:c r="Y22" t="str">
-[...5 lines deleted...]
-      <x:c r="AA22" t="n">
+      <x:c r="Y23" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z23" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA23" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB22" t="str">
+      <x:c r="AB23" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC22" t="str">
+      <x:c r="AC23" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD22" t="str">
+      <x:c r="AD23" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE22" t="n">
-[...5 lines deleted...]
-      <x:c r="AG22" t="str">
+      <x:c r="AE23" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF23" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG23" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
-    <x:row r="23">
-      <x:c r="A23" t="n">
+    <x:row r="24">
+      <x:c r="A24" t="n">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="B23" t="str">
+      <x:c r="B24" t="str">
         <x:v>90052168</x:v>
       </x:c>
-      <x:c r="C23" t="str">
+      <x:c r="C24" t="str">
         <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
-      <x:c r="D23" t="str">
+      <x:c r="D24" t="str">
         <x:v>1015 S West Street</x:v>
       </x:c>
-      <x:c r="E23" t="str">
+      <x:c r="E24" t="str">
         <x:v>Wichita</x:v>
       </x:c>
-      <x:c r="F23" t="str">
+      <x:c r="F24" t="str">
         <x:v>KS</x:v>
       </x:c>
-      <x:c r="G23" t="str">
+      <x:c r="G24" t="str">
         <x:v>67213</x:v>
       </x:c>
-      <x:c r="H23" t="str">
+      <x:c r="H24" t="str">
         <x:v>(316) 945-5285</x:v>
       </x:c>
-      <x:c r="I23" t="str">
+      <x:c r="I24" t="str">
         <x:v>(316) 945-8906</x:v>
       </x:c>
-      <x:c r="J23" t="str">
+      <x:c r="J24" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
-      <x:c r="K23" t="str">
-[...11 lines deleted...]
-      <x:c r="O23" t="str">
+      <x:c r="K24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O24" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
-      <x:c r="P23" t="str">
-[...2 lines deleted...]
-      <x:c r="Q23" t="str">
+      <x:c r="P24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q24" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
-      <x:c r="R23" t="n">
+      <x:c r="R24" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="S23" t="n">
+      <x:c r="S24" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="T23" t="str">
+      <x:c r="T24" t="str">
         <x:v>F-35</x:v>
       </x:c>
-      <x:c r="U23" t="str">
+      <x:c r="U24" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
-      <x:c r="V23" t="str">
+      <x:c r="V24" t="str">
         <x:v>Facility requalification was conducted the week of March 7 and March 24, 2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Kody Robinson…………stamp #5
 Leonardo Lopez………..stamp #6
 Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above.
 Expires 03/2028
 </x:v>
       </x:c>
-      <x:c r="W23" t="n">
-[...99 lines deleted...]
-      </x:c>
       <x:c r="W24" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X24" t="n">
-        <x:v>20155</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD24" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG24" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="n">
-        <x:v>15007</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90052100</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>PCC SCHLOSSER</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>345 NE HEMLOCK AVE</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>REDMOND</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>MO </x:v>
+        <x:v>OR</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>97756-1430</x:v>
       </x:c>
       <x:c r="H25" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>1 541 316 2608</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J25" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>9/9/2004</x:v>
       </x:c>
       <x:c r="K25" t="str">
         <x:v/>
       </x:c>
       <x:c r="L25" t="str">
         <x:v/>
       </x:c>
       <x:c r="M25" t="str">
         <x:v/>
       </x:c>
       <x:c r="N25" t="str">
         <x:v/>
       </x:c>
       <x:c r="O25" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P25" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q25" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R25" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S25" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T25" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U25" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V25" t="str">
-        <x:v>Limited to normal control non-critical parts</x:v>
+        <x:v>Not authorized for Critical Parts</x:v>
       </x:c>
       <x:c r="W25" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X25" t="n">
-        <x:v>26202</x:v>
+        <x:v>20155</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD25" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG25" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="n">
-        <x:v>63</x:v>
+        <x:v>26001</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>90053494</x:v>
+        <x:v>90122537</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>TRIUMPH PROCESSING</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>2605 INDUSTRY WAY</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>LYNWOOD</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>90262</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H26" t="str">
-        <x:v>(323) 563-1338</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="I26" t="str">
-        <x:v>323-567-7130</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J26" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="K26" t="str">
         <x:v/>
       </x:c>
       <x:c r="L26" t="str">
         <x:v/>
       </x:c>
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
         <x:v/>
       </x:c>
       <x:c r="O26" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P26" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q26" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R26" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S26" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T26" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U26" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V26" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>Limited to normal control non-critical parts only</x:v>
       </x:c>
       <x:c r="W26" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X26" t="n">
-        <x:v>29513</x:v>
+        <x:v>23782</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD26" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG26" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="n">
-        <x:v>44946</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>90218498</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>2588 Industry Way</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>Lynwood</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>CA</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>90262</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>310-613-6758</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v/>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J27" t="str">
-        <x:v>9/22/2025</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K27" t="str">
         <x:v/>
       </x:c>
       <x:c r="L27" t="str">
         <x:v/>
       </x:c>
       <x:c r="M27" t="str">
         <x:v/>
       </x:c>
       <x:c r="N27" t="str">
         <x:v/>
       </x:c>
       <x:c r="O27" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P27" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q27" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R27" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S27" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T27" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U27" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V27" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>Limited to normal control non-critical parts</x:v>
       </x:c>
       <x:c r="W27" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X27" t="n">
-        <x:v>30391</x:v>
+        <x:v>26202</x:v>
       </x:c>
       <x:c r="Y27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA27" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB27" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC27" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD27" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG27" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="n">
-        <x:v>11069</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>90072219</x:v>
+        <x:v>90053494</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>UNI-CAST LLC.</x:v>
+        <x:v>TRIUMPH PROCESSING</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>11 INDUSTRIAL DRIVE</x:v>
+        <x:v>2605 INDUSTRY WAY</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>LONDONDERRY</x:v>
+        <x:v>LYNWOOD</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>NH</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>03053-2011</x:v>
+        <x:v>90262</x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>(603) 625-5761</x:v>
+        <x:v>(323) 563-1338</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>603-625-1567</x:v>
+        <x:v>323-567-7130</x:v>
       </x:c>
       <x:c r="J28" t="str">
-        <x:v>3/8/2016</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K28" t="str">
         <x:v/>
       </x:c>
       <x:c r="L28" t="str">
         <x:v/>
       </x:c>
       <x:c r="M28" t="str">
         <x:v/>
       </x:c>
       <x:c r="N28" t="str">
         <x:v/>
       </x:c>
       <x:c r="O28" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P28" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q28" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R28" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S28" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T28" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U28" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V28" t="str">
-        <x:v>Excludes Appendix A  B</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W28" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X28" t="n">
-        <x:v>6108</x:v>
+        <x:v>29513</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
-        <x:v>26001</x:v>
+        <x:v>44946</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>90122537</x:v>
+        <x:v>90218498</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>2588 Industry Way</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>Lynwood</x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>67213</x:v>
+        <x:v>90262</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>310-613-6758</x:v>
       </x:c>
       <x:c r="I29" t="str">
         <x:v/>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>7/1/2021</x:v>
+        <x:v>9/22/2025</x:v>
       </x:c>
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S29" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U29" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V29" t="str">
-        <x:v>Limited to normal control non-critical parts only</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X29" t="n">
-        <x:v>23782</x:v>
+        <x:v>30391</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="n">
-        <x:v>326</x:v>
+        <x:v>11069</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>90053870</x:v>
+        <x:v>90072219</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>WINCHESTER TESTING LAB INC                        </x:v>
+        <x:v>UNI-CAST LLC.</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>423 PLEASANT ST                     </x:v>
+        <x:v>11 INDUSTRIAL DRIVE</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>MELROSE                             </x:v>
+        <x:v>LONDONDERRY</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>MA </x:v>
+        <x:v>NH</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>02176-4519                          </x:v>
+        <x:v>03053-2011</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>781-665-9409</x:v>
+        <x:v>(603) 625-5761</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>781-665-9394</x:v>
+        <x:v>603-625-1567</x:v>
       </x:c>
       <x:c r="J30" t="str">
-        <x:v>9/15/2009</x:v>
+        <x:v>3/8/2016</x:v>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q30" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R30" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S30" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U30" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V30" t="str">
+        <x:v>Excludes Appendix A  B</x:v>
+      </x:c>
+      <x:c r="W30" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X30" t="n">
+        <x:v>6108</x:v>
+      </x:c>
+      <x:c r="Y30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA30" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB30" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC30" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD30" t="str">
+        <x:v>Manufacturer</x:v>
+      </x:c>
+      <x:c r="AE30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG30" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" t="n">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B31" t="str">
+        <x:v>90053870</x:v>
+      </x:c>
+      <x:c r="C31" t="str">
+        <x:v>WINCHESTER TESTING LAB INC                        </x:v>
+      </x:c>
+      <x:c r="D31" t="str">
+        <x:v>423 PLEASANT ST                     </x:v>
+      </x:c>
+      <x:c r="E31" t="str">
+        <x:v>MELROSE                             </x:v>
+      </x:c>
+      <x:c r="F31" t="str">
+        <x:v>MA </x:v>
+      </x:c>
+      <x:c r="G31" t="str">
+        <x:v>02176-4519                          </x:v>
+      </x:c>
+      <x:c r="H31" t="str">
+        <x:v>781-665-9409</x:v>
+      </x:c>
+      <x:c r="I31" t="str">
+        <x:v>781-665-9394</x:v>
+      </x:c>
+      <x:c r="J31" t="str">
+        <x:v>9/15/2009</x:v>
+      </x:c>
+      <x:c r="K31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O31" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q31" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T31" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U31" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V31" t="str">
         <x:v>Excludes Fracture Critical parts
 Method A only, no cleaning or etching approved
 </x:v>
       </x:c>
-      <x:c r="W30" t="n">
+      <x:c r="W31" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X30" t="n">
+      <x:c r="X31" t="n">
         <x:v>1867</x:v>
       </x:c>
-      <x:c r="Y30" t="str">
-[...5 lines deleted...]
-      <x:c r="AA30" t="n">
+      <x:c r="Y31" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z31" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA31" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB30" t="str">
+      <x:c r="AB31" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC30" t="str">
+      <x:c r="AC31" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD30" t="str">
+      <x:c r="AD31" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE30" t="n">
-[...5 lines deleted...]
-      <x:c r="AG30" t="str">
+      <x:c r="AE31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG31" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>