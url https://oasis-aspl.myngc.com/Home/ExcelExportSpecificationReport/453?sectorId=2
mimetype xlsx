--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ccebe505254515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6b2c9d44524bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R685fad065f604d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0e253697c7824510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R685fad065f604d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e253697c7824510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -691,51 +691,52 @@
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v>This facility re-qualification was conducted the week of 02/17/2025. the following personnel met the requirements: Gabriel Garcia…Stamp # 26 Kyle Andersen.. Stamp # 22,This task was accomplished using procedure and materials called out in CMP-1, Revision Z, dated 12/12/2018 Processing of “Critical Parts” as defined by LMA-PC201 is limited to those individuals named above. Next requalification due 02/17/2028</x:v>
+        <x:v>This facility re-qualification was conducted the week of 02/17/2025. the following personnel met the requirements: Gabriel Garcia…Stamp # 26 Kyle Andersen.. Stamp # 22,This task was accomplished using procedure and materials called out in CMP-1, Revision AB, dated 02/09/2024 Processing of “Critical Parts” as defined by LMA-PC201 is limited to those individuals named above. Next requalification due 02/17/2028
+Not approved for etching</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X7" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -1096,2102 +1097,2213 @@
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to July 2026</x:v>
+        <x:v>Includes Critical
+Parts. Facility
+approval for
+processing “Critical
+Parts” See P0-
+F005 comment
+section for
+approved
+technicians.</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X11" t="n">
         <x:v>14736</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>RO</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>25939</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90076059</x:v>
+        <x:v>90024581</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>EMBEE PROCESSING, LLC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>90813</x:v>
+        <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>562-432-2248</x:v>
+        <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v/>
+        <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>10/6/2020</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K12" t="str">
-        <x:v/>
+        <x:v>8H252</x:v>
       </x:c>
       <x:c r="L12" t="str">
-        <x:v/>
+        <x:v>009659541</x:v>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>29836</x:v>
+        <x:v>30777</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>91</x:v>
+        <x:v>25939</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90054068</x:v>
+        <x:v>90076059</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>Fokker Aerostructures BV</x:v>
+        <x:v>FINE QUALITY METAL FINISHING</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>Edissonstraat 1</x:v>
+        <x:v>1640 Daisy Ave. </x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Netherlands</x:v>
+        <x:v>Long Beach</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v/>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>7900 AB</x:v>
+        <x:v>90813</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>31-528-285749</x:v>
+        <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>31-528-285200</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>6/1/2004</x:v>
+        <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Approval and Fracture Critical authorization based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>2054</x:v>
+        <x:v>29836</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
-        <x:v>97</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
-        <x:v>Netherlands</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
-        <x:v>NL</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90054068</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>Fokker Aerostructures BV</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>Edissonstraat 1</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>Netherlands</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>KS </x:v>
+        <x:v/>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>7900 AB</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>31-528-285749</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v>31-528-285200</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>6/1/2004</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v>Facility re-qualification conducted the week of March 10, 2025, based on the requirements called out in LMA-PC201 Appendix A. The following personnel successfully completed requalification/certification and can process Critical Parts:Steve Garcia:stamp # P1 William Wesley.stamp # P6 Trenton Hamm. stamp # P7.T . Approval for normal control non-critical parts is based on QCS-001 approval. Expires 03/31/2028</x:v>
+        <x:v>Approval and Fracture Critical authorization based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>496</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
-        <x:v>268</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="AB14" t="str">
-        <x:v>United States</x:v>
+        <x:v>Netherlands</x:v>
       </x:c>
       <x:c r="AC14" t="str">
-        <x:v>US</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>175</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90055274</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>HIXSON METAL FINISHING                            </x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>829 PRODUCTION PL                   </x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>NEWPORT BEACH                       </x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>CA </x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>92663                               </x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>8009009798</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>949-645-0534</x:v>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>Facility re-qualification conducted the week of March 10, 2025, based on the requirements called out in LMA-PC201 Appendix A. The following personnel successfully completed requalification/certification and can process Critical Parts:Steve Garcia:stamp # P1 William Wesley.stamp # P6 Trenton Hamm. stamp # P7.T . Approval for normal control non-critical parts is based on QCS-001 approval. Expires 03/31/2028</x:v>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>30708</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>129</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90051536</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>8135 1st AVE S</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>SEATTLE</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>WA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>98108-4202</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>206-762-5855</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>206-763-1641</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>5/13/2009</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V16" t="str">
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+      </x:c>
+      <x:c r="W16" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X16" t="n">
+        <x:v>30708</x:v>
+      </x:c>
+      <x:c r="Y16" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z16" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA16" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB16" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC16" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD16" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE16" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF16" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG16" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="n">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B17" t="str">
+        <x:v>90051536</x:v>
+      </x:c>
+      <x:c r="C17" t="str">
+        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+      </x:c>
+      <x:c r="D17" t="str">
+        <x:v>8135 1st AVE S</x:v>
+      </x:c>
+      <x:c r="E17" t="str">
+        <x:v>SEATTLE</x:v>
+      </x:c>
+      <x:c r="F17" t="str">
+        <x:v>WA</x:v>
+      </x:c>
+      <x:c r="G17" t="str">
+        <x:v>98108-4202</x:v>
+      </x:c>
+      <x:c r="H17" t="str">
+        <x:v>206-762-5855</x:v>
+      </x:c>
+      <x:c r="I17" t="str">
+        <x:v>206-763-1641</x:v>
+      </x:c>
+      <x:c r="J17" t="str">
+        <x:v>5/13/2009</x:v>
+      </x:c>
+      <x:c r="K17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O17" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P17" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q17" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R17" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S17" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T17" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U17" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V17" t="str">
         <x:v>Includes fracture critical hardware. Facility qualification was conducted 11/19-20/2024. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration: Kirk Davis..stamp # 4
 Steven Penne…stamp # P28, Vany Nann..stamp # P24
 This task was accomplished using procedure PI-26, Revision 12/30/2021, and PI-26M Lockheed Addendum, Revision 1/27/2022.  .Expires 11/2027.Next Requalification: 11/19/2027
 </x:v>
       </x:c>
-      <x:c r="W16" t="n">
+      <x:c r="W17" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X16" t="n">
+      <x:c r="X17" t="n">
         <x:v>30006</x:v>
       </x:c>
-      <x:c r="Y16" t="str">
-[...5 lines deleted...]
-      <x:c r="AA16" t="n">
+      <x:c r="Y17" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z17" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB16" t="str">
+      <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC16" t="str">
+      <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD16" t="str">
+      <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE16" t="n">
-[...5 lines deleted...]
-      <x:c r="AG16" t="str">
+      <x:c r="AE17" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF17" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
-    <x:row r="17">
-      <x:c r="A17" t="n">
+    <x:row r="18">
+      <x:c r="A18" t="n">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B17" t="str">
+      <x:c r="B18" t="str">
         <x:v>90051682</x:v>
       </x:c>
-      <x:c r="C17" t="str">
+      <x:c r="C18" t="str">
         <x:v>Metal Finishing Company Inc</x:v>
       </x:c>
-      <x:c r="D17" t="str">
+      <x:c r="D18" t="str">
         <x:v>1423 S Mclean Blvd</x:v>
       </x:c>
-      <x:c r="E17" t="str">
+      <x:c r="E18" t="str">
         <x:v>Wichita</x:v>
       </x:c>
-      <x:c r="F17" t="str">
+      <x:c r="F18" t="str">
         <x:v>KS</x:v>
       </x:c>
-      <x:c r="G17" t="str">
+      <x:c r="G18" t="str">
         <x:v>57213</x:v>
       </x:c>
-      <x:c r="H17" t="str">
+      <x:c r="H18" t="str">
         <x:v>(316) 267-7289</x:v>
       </x:c>
-      <x:c r="I17" t="str">
+      <x:c r="I18" t="str">
         <x:v>(316) 267-1450</x:v>
       </x:c>
-      <x:c r="J17" t="str">
+      <x:c r="J18" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
-      <x:c r="K17" t="str">
-[...11 lines deleted...]
-      <x:c r="O17" t="str">
+      <x:c r="K18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O18" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
-      <x:c r="P17" t="str">
-[...2 lines deleted...]
-      <x:c r="Q17" t="str">
+      <x:c r="P18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q18" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
-      <x:c r="R17" t="n">
+      <x:c r="R18" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="S17" t="n">
+      <x:c r="S18" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="T17" t="str">
+      <x:c r="T18" t="str">
         <x:v>F-35</x:v>
       </x:c>
-      <x:c r="U17" t="str">
+      <x:c r="U18" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
-      <x:c r="V17" t="str">
+      <x:c r="V18" t="str">
         <x:v>Facility qualification was conducted based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Micol Stanley …stamp # 26, Miranda Mock…stamp # 28
 Brent Earnest…..stamp # 3. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above.
 Expires 01/2027.
 </x:v>
       </x:c>
-      <x:c r="W17" t="n">
-[...99 lines deleted...]
-      </x:c>
       <x:c r="W18" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>1848</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>83</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90051753</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>MILLER CASTINGS INC                               </x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>2503 PACIFIC PARK DR                </x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>WHITTIER                            </x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>90201</x:v>
+        <x:v>90601-1610                          </x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>562-659-0461</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v>562-692-4164</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/25/2009</x:v>
       </x:c>
       <x:c r="K19" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S19" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v>Limits: Normal control non-critical parts only</x:v>
+        <x:v>Non Critical Hardware Only (No Fracture Critical)</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>2707</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>303</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90051812</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>432 E EUCLID AVE                    </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>COMPTON                             </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>90222-2810                          </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>323-636-1004</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>310-369-1025</x:v>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>8/18/2006</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K20" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S20" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v>Non-critical parts only</x:v>
+        <x:v>Limits: Normal control non-critical parts only</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>2297</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="n">
-        <x:v>26215</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>90073289</x:v>
+        <x:v>90051812</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>NORTHROP GRUMMAN CORP</x:v>
+        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>1 HORNET WAY</x:v>
+        <x:v>432 E EUCLID AVE                    </x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>EL SEGUNDO</x:v>
+        <x:v>COMPTON                             </x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>90245-2804</x:v>
+        <x:v>90222-2810                          </x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>310-332-7503</x:v>
+        <x:v>323-636-1004</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v/>
+        <x:v>310-369-1025</x:v>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>7/31/2023</x:v>
+        <x:v>8/18/2006</x:v>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
         <x:v/>
       </x:c>
       <x:c r="O21" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P21" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q21" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R21" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S21" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U21" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V21" t="str">
+        <x:v>Non-critical parts only</x:v>
+      </x:c>
+      <x:c r="W21" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X21" t="n">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="Y21" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z21" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA21" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB21" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC21" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD21" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE21" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF21" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG21" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="n">
+        <x:v>26215</x:v>
+      </x:c>
+      <x:c r="B22" t="str">
+        <x:v>90073289</x:v>
+      </x:c>
+      <x:c r="C22" t="str">
+        <x:v>NORTHROP GRUMMAN CORP</x:v>
+      </x:c>
+      <x:c r="D22" t="str">
+        <x:v>1 HORNET WAY</x:v>
+      </x:c>
+      <x:c r="E22" t="str">
+        <x:v>EL SEGUNDO</x:v>
+      </x:c>
+      <x:c r="F22" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G22" t="str">
+        <x:v>90245-2804</x:v>
+      </x:c>
+      <x:c r="H22" t="str">
+        <x:v>310-332-7503</x:v>
+      </x:c>
+      <x:c r="I22" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J22" t="str">
+        <x:v>7/31/2023</x:v>
+      </x:c>
+      <x:c r="K22" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L22" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M22" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N22" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O22" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P22" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q22" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R22" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S22" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T22" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U22" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V22" t="str">
         <x:v>The facility re-qualification was conducted on 01/30/2025. Based on the requirements called out in LMA-PC201 for inspection of Critical parts, the following personnel met the requirements for requalification:
 Bill Jensen….Employee # 85267.stamp # 70, Russ Murray…………Employee # 61828.stamp # 05. NOTE: Demo was done with updated Revision Q. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Expires 01/2028   
 </x:v>
       </x:c>
-      <x:c r="W21" t="n">
-[...99 lines deleted...]
-      </x:c>
       <x:c r="W22" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X22" t="n">
-        <x:v>14711</x:v>
+        <x:v>30140</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD22" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG22" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="n">
-        <x:v>248</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>90052095</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>Ozark Mountain Technologies, Inc.</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>106 Midland Drive</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>Cuba</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>MO</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>65453</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>(573) 885-3018</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v>(573) 885-3029</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>6/27/2006</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
         <x:v/>
       </x:c>
       <x:c r="N23" t="str">
         <x:v/>
       </x:c>
       <x:c r="O23" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P23" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q23" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R23" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S23" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T23" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U23" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V23" t="str">
+        <x:v>Limits: Approval and Fracture Critical authorization based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
+      </x:c>
+      <x:c r="W23" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X23" t="n">
+        <x:v>14711</x:v>
+      </x:c>
+      <x:c r="Y23" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z23" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA23" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB23" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC23" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD23" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE23" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF23" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG23" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B24" t="str">
+        <x:v>90052095</x:v>
+      </x:c>
+      <x:c r="C24" t="str">
+        <x:v>Ozark Mountain Technologies, Inc.</x:v>
+      </x:c>
+      <x:c r="D24" t="str">
+        <x:v>106 Midland Drive</x:v>
+      </x:c>
+      <x:c r="E24" t="str">
+        <x:v>Cuba</x:v>
+      </x:c>
+      <x:c r="F24" t="str">
+        <x:v>MO</x:v>
+      </x:c>
+      <x:c r="G24" t="str">
+        <x:v>65453</x:v>
+      </x:c>
+      <x:c r="H24" t="str">
+        <x:v>(573) 885-3018</x:v>
+      </x:c>
+      <x:c r="I24" t="str">
+        <x:v>(573) 885-3029</x:v>
+      </x:c>
+      <x:c r="J24" t="str">
+        <x:v>6/27/2006</x:v>
+      </x:c>
+      <x:c r="K24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O24" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P24" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q24" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R24" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S24" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T24" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U24" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V24" t="str">
         <x:v> Facility requalification was conducted the week of March 19, 2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Tracy Roseman…stamp # 747, Matt Eoff…stamp # 466, Dustin Rolens…stamp # 1054. Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above. Next requalification due 03/2028
 </x:v>
       </x:c>
-      <x:c r="W23" t="n">
+      <x:c r="W24" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X23" t="n">
+      <x:c r="X24" t="n">
         <x:v>1622</x:v>
       </x:c>
-      <x:c r="Y23" t="str">
-[...5 lines deleted...]
-      <x:c r="AA23" t="n">
+      <x:c r="Y24" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z24" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA24" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB23" t="str">
+      <x:c r="AB24" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC23" t="str">
+      <x:c r="AC24" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD23" t="str">
+      <x:c r="AD24" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE23" t="n">
-[...5 lines deleted...]
-      <x:c r="AG23" t="str">
+      <x:c r="AE24" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF24" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG24" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
-    <x:row r="24">
-      <x:c r="A24" t="n">
+    <x:row r="25">
+      <x:c r="A25" t="n">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="B24" t="str">
+      <x:c r="B25" t="str">
         <x:v>90052168</x:v>
       </x:c>
-      <x:c r="C24" t="str">
+      <x:c r="C25" t="str">
         <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
-      <x:c r="D24" t="str">
+      <x:c r="D25" t="str">
         <x:v>1015 S West Street</x:v>
       </x:c>
-      <x:c r="E24" t="str">
+      <x:c r="E25" t="str">
         <x:v>Wichita</x:v>
       </x:c>
-      <x:c r="F24" t="str">
+      <x:c r="F25" t="str">
         <x:v>KS</x:v>
       </x:c>
-      <x:c r="G24" t="str">
+      <x:c r="G25" t="str">
         <x:v>67213</x:v>
       </x:c>
-      <x:c r="H24" t="str">
+      <x:c r="H25" t="str">
         <x:v>(316) 945-5285</x:v>
       </x:c>
-      <x:c r="I24" t="str">
+      <x:c r="I25" t="str">
         <x:v>(316) 945-8906</x:v>
       </x:c>
-      <x:c r="J24" t="str">
+      <x:c r="J25" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
-      <x:c r="K24" t="str">
-[...11 lines deleted...]
-      <x:c r="O24" t="str">
+      <x:c r="K25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O25" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
-      <x:c r="P24" t="str">
-[...2 lines deleted...]
-      <x:c r="Q24" t="str">
+      <x:c r="P25" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q25" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
-      <x:c r="R24" t="n">
+      <x:c r="R25" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="S24" t="n">
+      <x:c r="S25" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="T24" t="str">
+      <x:c r="T25" t="str">
         <x:v>F-35</x:v>
       </x:c>
-      <x:c r="U24" t="str">
+      <x:c r="U25" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
-      <x:c r="V24" t="str">
+      <x:c r="V25" t="str">
         <x:v>Facility requalification was conducted the week of March 7 and March 24, 2025. Based on the requirements called out in LMA-PC201, Appendix A. The following personnel successfully completed qualification demonstration:
 Kody Robinson…………stamp #5
 Leonardo Lopez………..stamp #6
 Processing of Critical Parts as defined by LMA-PC201 is limited to those individuals named above.
 Expires 03/2028
 </x:v>
       </x:c>
-      <x:c r="W24" t="n">
-[...99 lines deleted...]
-      </x:c>
       <x:c r="W25" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X25" t="n">
-        <x:v>20155</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD25" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG25" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="n">
-        <x:v>26001</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>90122537</x:v>
+        <x:v>90052100</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>Premier Processing, LLC</x:v>
+        <x:v>PCC SCHLOSSER</x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>3002 3002 W Pawnee ST</x:v>
+        <x:v>345 NE HEMLOCK AVE</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>REDMOND</x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>KS</x:v>
+        <x:v>OR</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>67213</x:v>
+        <x:v>97756-1430</x:v>
       </x:c>
       <x:c r="H26" t="str">
-        <x:v>3164253565</x:v>
+        <x:v>1 541 316 2608</x:v>
       </x:c>
       <x:c r="I26" t="str">
         <x:v/>
       </x:c>
       <x:c r="J26" t="str">
-        <x:v>7/1/2021</x:v>
+        <x:v>9/9/2004</x:v>
       </x:c>
       <x:c r="K26" t="str">
         <x:v/>
       </x:c>
       <x:c r="L26" t="str">
         <x:v/>
       </x:c>
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
         <x:v/>
       </x:c>
       <x:c r="O26" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P26" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q26" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R26" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S26" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T26" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U26" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V26" t="str">
-        <x:v>Limited to normal control non-critical parts only</x:v>
+        <x:v>Not authorized for Critical Parts</x:v>
       </x:c>
       <x:c r="W26" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X26" t="n">
-        <x:v>23782</x:v>
+        <x:v>20155</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD26" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG26" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="n">
-        <x:v>15007</x:v>
+        <x:v>26001</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90122537</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>MO </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J27" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="K27" t="str">
         <x:v/>
       </x:c>
       <x:c r="L27" t="str">
         <x:v/>
       </x:c>
       <x:c r="M27" t="str">
         <x:v/>
       </x:c>
       <x:c r="N27" t="str">
         <x:v/>
       </x:c>
       <x:c r="O27" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P27" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q27" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R27" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S27" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T27" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U27" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V27" t="str">
-        <x:v>Limited to normal control non-critical parts</x:v>
+        <x:v>Approval based on QCS-001
+and subject to the limitations
+listed on QCS-001</x:v>
       </x:c>
       <x:c r="W27" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X27" t="n">
-        <x:v>26202</x:v>
+        <x:v>23782</x:v>
       </x:c>
       <x:c r="Y27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA27" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB27" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC27" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD27" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG27" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="n">
-        <x:v>63</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>90053494</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>TRIUMPH PROCESSING</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>2605 INDUSTRY WAY</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>LYNWOOD</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>CA</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>90262</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>(323) 563-1338</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>323-567-7130</x:v>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J28" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K28" t="str">
         <x:v/>
       </x:c>
       <x:c r="L28" t="str">
         <x:v/>
       </x:c>
       <x:c r="M28" t="str">
         <x:v/>
       </x:c>
       <x:c r="N28" t="str">
         <x:v/>
       </x:c>
       <x:c r="O28" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P28" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q28" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R28" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S28" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T28" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U28" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V28" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>Limited to normal control non-critical parts</x:v>
       </x:c>
       <x:c r="W28" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X28" t="n">
-        <x:v>29513</x:v>
+        <x:v>26202</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
-        <x:v>44946</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>90218498</x:v>
+        <x:v>90053494</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
+        <x:v>TRIUMPH PROCESSING</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>2588 Industry Way</x:v>
+        <x:v>2605 INDUSTRY WAY</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Lynwood</x:v>
+        <x:v>LYNWOOD</x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G29" t="str">
         <x:v>90262</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>310-613-6758</x:v>
+        <x:v>(323) 563-1338</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v/>
+        <x:v>323-567-7130</x:v>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>9/22/2025</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S29" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U29" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V29" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X29" t="n">
-        <x:v>30391</x:v>
+        <x:v>29513</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="n">
-        <x:v>11069</x:v>
+        <x:v>44946</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>90072219</x:v>
+        <x:v>90218498</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>UNI-CAST LLC.</x:v>
+        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>11 INDUSTRIAL DRIVE</x:v>
+        <x:v>2588 Industry Way</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>LONDONDERRY</x:v>
+        <x:v>Lynwood</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>NH</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>03053-2011</x:v>
+        <x:v>90262</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>(603) 625-5761</x:v>
+        <x:v>310-613-6758</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>603-625-1567</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J30" t="str">
-        <x:v>3/8/2016</x:v>
+        <x:v>9/22/2025</x:v>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q30" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R30" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S30" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U30" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V30" t="str">
-        <x:v>Excludes Appendix A  B</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W30" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="X30" t="n">
-        <x:v>6108</x:v>
+        <x:v>30391</x:v>
       </x:c>
       <x:c r="Y30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD30" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="n">
-        <x:v>326</x:v>
+        <x:v>11069</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>90053870</x:v>
+        <x:v>90072219</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>WINCHESTER TESTING LAB INC                        </x:v>
+        <x:v>UNI-CAST LLC.</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>423 PLEASANT ST                     </x:v>
+        <x:v>11 INDUSTRIAL DRIVE</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>MELROSE                             </x:v>
+        <x:v>LONDONDERRY</x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>MA </x:v>
+        <x:v>NH</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>02176-4519                          </x:v>
+        <x:v>03053-2011</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>781-665-9409</x:v>
+        <x:v>(603) 625-5761</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>781-665-9394</x:v>
+        <x:v>603-625-1567</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>9/15/2009</x:v>
+        <x:v>3/8/2016</x:v>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
         <x:v/>
       </x:c>
       <x:c r="O31" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="P31" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q31" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="R31" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T31" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U31" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V31" t="str">
+        <x:v>Excludes Appendix A  B</x:v>
+      </x:c>
+      <x:c r="W31" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="X31" t="n">
+        <x:v>6108</x:v>
+      </x:c>
+      <x:c r="Y31" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z31" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA31" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB31" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC31" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD31" t="str">
+        <x:v>Manufacturer</x:v>
+      </x:c>
+      <x:c r="AE31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG31" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="n">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B32" t="str">
+        <x:v>90053870</x:v>
+      </x:c>
+      <x:c r="C32" t="str">
+        <x:v>WINCHESTER TESTING LAB INC                        </x:v>
+      </x:c>
+      <x:c r="D32" t="str">
+        <x:v>423 PLEASANT ST                     </x:v>
+      </x:c>
+      <x:c r="E32" t="str">
+        <x:v>MELROSE                             </x:v>
+      </x:c>
+      <x:c r="F32" t="str">
+        <x:v>MA </x:v>
+      </x:c>
+      <x:c r="G32" t="str">
+        <x:v>02176-4519                          </x:v>
+      </x:c>
+      <x:c r="H32" t="str">
+        <x:v>781-665-9409</x:v>
+      </x:c>
+      <x:c r="I32" t="str">
+        <x:v>781-665-9394</x:v>
+      </x:c>
+      <x:c r="J32" t="str">
+        <x:v>9/15/2009</x:v>
+      </x:c>
+      <x:c r="K32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O32" t="str">
+        <x:v>LMA-PC201</x:v>
+      </x:c>
+      <x:c r="P32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q32" t="str">
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+      </x:c>
+      <x:c r="R32" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="S32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T32" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U32" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V32" t="str">
         <x:v>Excludes Fracture Critical parts
 Method A only, no cleaning or etching approved
 </x:v>
       </x:c>
-      <x:c r="W31" t="n">
+      <x:c r="W32" t="n">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="X31" t="n">
+      <x:c r="X32" t="n">
         <x:v>1867</x:v>
       </x:c>
-      <x:c r="Y31" t="str">
-[...5 lines deleted...]
-      <x:c r="AA31" t="n">
+      <x:c r="Y32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA32" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB31" t="str">
+      <x:c r="AB32" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC31" t="str">
+      <x:c r="AC32" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD31" t="str">
+      <x:c r="AD32" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE31" t="n">
-[...5 lines deleted...]
-      <x:c r="AG31" t="str">
+      <x:c r="AE32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>