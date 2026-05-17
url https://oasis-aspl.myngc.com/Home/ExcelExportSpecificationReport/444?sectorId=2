--- v2 (2026-03-24)
+++ v3 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b608720d844b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408fd2d88771405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R02d29bb7867b4ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra6e548de4c8645fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02d29bb7867b4ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6e548de4c8645fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">