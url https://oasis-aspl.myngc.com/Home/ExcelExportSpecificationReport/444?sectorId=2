--- v3 (2026-05-17)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408fd2d88771405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e2d2eea8d4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra6e548de4c8645fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R070d9e21a3e043d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6e548de4c8645fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R070d9e21a3e043d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">