--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e2d2eea8d4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e0981b7fc64a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R070d9e21a3e043d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re17261acf1644a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R070d9e21a3e043d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re17261acf1644a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -152,69 +152,69 @@
       <x:c r="F2" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>90222-1420                          </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>310-637-1066</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>310-637-5283</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v/>
+        <x:v>MIL-DTL-83488 is covered by Nadcap under CP task group. Category changed from Finishes/Coatings to Chemical Processing 8-12-2026 (G. Hall)</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>MIL-DTL-83488</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Coating, Aluminum, High Purity (IVD)</x:v>
       </x:c>
       <x:c r="R2" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
-        <x:v>Finishes/Coatings</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V2" t="str">
         <x:v/>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>444</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -250,69 +250,69 @@
       <x:c r="F3" t="str">
         <x:v>CT</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>06074</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>(860) 372-4042 (office)</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v/>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>8/31/2021</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v/>
+        <x:v>MIL-DTL-83488 is covered by Nadcap under CP task group. Category changed from Finishes/Coatings to Chemical Processing 8-12-2026 (G. Hall)</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>MIL-DTL-83488</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Coating, Aluminum, High Purity (IVD)</x:v>
       </x:c>
       <x:c r="R3" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
-        <x:v>Finishes/Coatings</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
         <x:v/>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>444</x:v>
       </x:c>
       <x:c r="X3" t="n">
         <x:v>25967</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -348,69 +348,69 @@
       <x:c r="F4" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="L4" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v/>
+        <x:v>MIL-DTL-83488 is covered by Nadcap under CP task group. Category changed from Finishes/Coatings to Chemical Processing 8-12-2026 (G. Hall)</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>MIL-DTL-83488</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Coating, Aluminum, High Purity (IVD)</x:v>
       </x:c>
       <x:c r="R4" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
-        <x:v>Finishes/Coatings</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V4" t="str">
         <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>444</x:v>
       </x:c>
       <x:c r="X4" t="n">
         <x:v>26127</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>