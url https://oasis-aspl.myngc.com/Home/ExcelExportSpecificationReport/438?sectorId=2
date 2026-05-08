--- v1 (2026-03-23)
+++ v2 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa4143b4e0748de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad31a5f8b1da4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9b708556092e41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R742c90e7cb7c4ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b708556092e41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R742c90e7cb7c4ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -318,51 +318,51 @@
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>26222</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
@@ -511,63 +511,63 @@
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>90049176</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Braddock Metallurgical Inc</x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>14600 Duval Pl W             </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Jacksonville                   </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>FL </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>32218-2475                          </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v/>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
@@ -1387,320 +1387,222 @@
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>148</x:v>
+        <x:v>12075</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90052133</x:v>
+        <x:v>90065980</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>Pacific Metallurgical, Inc.</x:v>
+        <x:v>PAULO PRODUCTS COMPANY                            </x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>925 S Fifth Street</x:v>
+        <x:v>4827 CHELSEA AVE                    </x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>Kent</x:v>
+        <x:v>KANSAS CITY                         </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>WA</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>98032</x:v>
+        <x:v>64130-2821                          </x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>(253) 854-4241</x:v>
+        <x:v>816-595-5424</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>(253) 854-4475</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>4/25/2016</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>28908</x:v>
+        <x:v>29370</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>12075</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90065980</x:v>
+        <x:v>90048006</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>PAULO PRODUCTS COMPANY                            </x:v>
+        <x:v>QUALITY HEAT TREATING INC</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>4827 CHELSEA AVE                    </x:v>
+        <x:v>3305 BURTON AVE</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>KANSAS CITY                         </x:v>
+        <x:v>BURBANK</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>MO </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>64130-2821                          </x:v>
+        <x:v>91504-3106</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>816-595-5424</x:v>
+        <x:v>818-840-8212</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v/>
+        <x:v>818-953-5056</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>4/25/2016</x:v>
+        <x:v>5/25/2010</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V16" t="str">
         <x:v/>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>29370</x:v>
+        <x:v>24675</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>