--- v2 (2026-05-08)
+++ v3 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad31a5f8b1da4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1c448d1596431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R742c90e7cb7c4ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9654b2e32c0f4602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R742c90e7cb7c4ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9654b2e32c0f4602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -603,1006 +603,908 @@
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>5696</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90043420</x:v>
+        <x:v>90035903</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>BURBANK STEEL TREATING INC</x:v>
+        <x:v>BURTON INDUSTRIES INC                             </x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>415 S. Varney Street</x:v>
+        <x:v>243 WYANDANCH AVENUE                </x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Burbank</x:v>
+        <x:v>WEST BABYLON                        </x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>91502-2194</x:v>
+        <x:v>11704                               </x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>818-842-0975</x:v>
+        <x:v>631-643-6660X124</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v/>
+        <x:v>631-643-6665</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>25858</x:v>
+        <x:v>24701</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90035903</x:v>
+        <x:v>90049647</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>BURTON INDUSTRIES INC                             </x:v>
+        <x:v>Continental Heat Treating</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>243 WYANDANCH AVENUE                </x:v>
+        <x:v>10643 S. Norwalk Ave</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>WEST BABYLON                        </x:v>
+        <x:v>Santa Fe Springs</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>NY </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>11704                               </x:v>
+        <x:v>90670</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>631-643-6660X124</x:v>
+        <x:v>(562) 944-8808</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>631-643-6665</x:v>
+        <x:v>(562) 944-1499</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/25/2008</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V8" t="str">
         <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>24701</x:v>
+        <x:v>28925</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90049647</x:v>
+        <x:v>90050735</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Continental Heat Treating</x:v>
+        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>10643 S. Norwalk Ave</x:v>
+        <x:v>101 CLASSON AVE # 105               </x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Santa Fe Springs</x:v>
+        <x:v>BROOKLYN                            </x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>90670</x:v>
+        <x:v>11205-1401                          </x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>(562) 944-8808</x:v>
+        <x:v>718-625-1266</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>(562) 944-1499</x:v>
+        <x:v>718-875-0582</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>9/25/2008</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V9" t="str">
         <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>28925</x:v>
+        <x:v>24920</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>189</x:v>
+        <x:v>2960</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90050735</x:v>
+        <x:v>90050936</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
+        <x:v>INDUSTRIAL TECTONICS BEARINGS CORP</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>101 CLASSON AVE # 105               </x:v>
+        <x:v>18301 S SANTA FE AVE</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>BROOKLYN                            </x:v>
+        <x:v>COMPTON</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>NY </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>11205-1401                          </x:v>
+        <x:v>90221</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>718-625-1266</x:v>
+        <x:v>3105373750</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>718-875-0582</x:v>
+        <x:v>310-537-2919</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v/>
+        <x:v>Limited to furnaces V1, AR3, and AR5</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>24920</x:v>
+        <x:v>25457</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>2960</x:v>
+        <x:v>3218</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90050936</x:v>
+        <x:v>90042003</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>INDUSTRIAL TECTONICS BEARINGS CORP</x:v>
+        <x:v>KAYDON CORPORATION</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>18301 S SANTA FE AVE</x:v>
+        <x:v>2860 MCCRACKEN ST</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>COMPTON</x:v>
+        <x:v>NORTON SHORES</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>CA</x:v>
+        <x:v>MI</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>90221</x:v>
+        <x:v>49441-3421</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>3105373750</x:v>
+        <x:v>231-755-3747</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>310-537-2919</x:v>
+        <x:v>231-755-4102</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Limited to furnaces V1, AR3, and AR5</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>25457</x:v>
+        <x:v>25609</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>3218</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90042003</x:v>
+        <x:v>90051696</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>KAYDON CORPORATION</x:v>
+        <x:v>Metallurgical Processing Inc</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>2860 MCCRACKEN ST</x:v>
+        <x:v>68 Arthur St</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>NORTON SHORES</x:v>
+        <x:v>New Britain</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>MI</x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>49441-3421</x:v>
+        <x:v>06053</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>231-755-3747</x:v>
+        <x:v>(860) 969-0542 X422</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>231-755-4102</x:v>
+        <x:v>(860) 225-0178</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>12/20/2005</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>25609</x:v>
+        <x:v>24788</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>249</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90051696</x:v>
+        <x:v>90055470</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>Metallurgical Processing Inc</x:v>
+        <x:v>New Hampshire Ball Bearings Inc, Astro Division</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>68 Arthur St</x:v>
+        <x:v>155 Lexington Dr</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>New Britain</x:v>
+        <x:v>Laconia</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>CT</x:v>
+        <x:v>NH</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>06053</x:v>
+        <x:v>03246</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>(860) 969-0542 X422</x:v>
+        <x:v>(603) 524-0004</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>(860) 225-0178</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>12/20/2005</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>24788</x:v>
+        <x:v>24521</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>87</x:v>
+        <x:v>12075</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90055470</x:v>
+        <x:v>90065980</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>New Hampshire Ball Bearings Inc, Astro Division</x:v>
+        <x:v>PAULO PRODUCTS COMPANY                            </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>155 Lexington Dr</x:v>
+        <x:v>4827 CHELSEA AVE                    </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>Laconia</x:v>
+        <x:v>KANSAS CITY                         </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>NH</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>03246</x:v>
+        <x:v>64130-2821                          </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>(603) 524-0004</x:v>
+        <x:v>816-595-5424</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v/>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>4/25/2016</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V14" t="str">
         <x:v/>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>24521</x:v>
+        <x:v>29370</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>12075</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90065980</x:v>
+        <x:v>90048006</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>PAULO PRODUCTS COMPANY                            </x:v>
+        <x:v>QUALITY HEAT TREATING INC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>4827 CHELSEA AVE                    </x:v>
+        <x:v>3305 BURTON AVE</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>KANSAS CITY                         </x:v>
+        <x:v>BURBANK</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>MO </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>64130-2821                          </x:v>
+        <x:v>91504-3106</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>816-595-5424</x:v>
+        <x:v>818-840-8212</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v/>
+        <x:v>818-953-5056</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>4/25/2016</x:v>
+        <x:v>5/25/2010</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>AMS 2759/5</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Heat Treatment Martensitic Corrosion Resistant Steel Parts</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>29370</x:v>
+        <x:v>24675</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>