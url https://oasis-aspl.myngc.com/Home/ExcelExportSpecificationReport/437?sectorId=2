--- v3 (2026-03-28)
+++ v4 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001ecb69d4a14020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529a644767244d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rde0113ae108148d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7f8e4aeff0b447b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde0113ae108148d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f8e4aeff0b447b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -416,51 +416,51 @@
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
         <x:v>26222</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v/>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
@@ -707,63 +707,63 @@
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>90049176</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Braddock Metallurgical Inc</x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>14600 Duval Pl W             </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Jacksonville                   </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>FL </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>32218-2475                          </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v/>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
@@ -1093,527 +1093,527 @@
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>5490</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90043413</x:v>
+        <x:v>90049647</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>CLIO INC BB HEMPHILL SPRINGS                      </x:v>
+        <x:v>Continental Heat Treating</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>12981 166TH ST                      </x:v>
+        <x:v>10643 S. Norwalk Ave</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>CERRITOS                            </x:v>
+        <x:v>Santa Fe Springs</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>90703                               </x:v>
+        <x:v>90670</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>5629263724</x:v>
+        <x:v>(562) 944-8808</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>562-483-1532</x:v>
+        <x:v>(562) 944-1499</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>9/25/2008</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>25225</x:v>
+        <x:v>28924</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>183</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90049647</x:v>
+        <x:v>90063502</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>Continental Heat Treating</x:v>
+        <x:v>EVANS HEAT TREATING COMPANY DBA</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>10643 S. Norwalk Ave</x:v>
+        <x:v>360 RED LION RD</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Santa Fe Springs</x:v>
+        <x:v>HUNTINGDON VALLEY</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>CA</x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>90670</x:v>
+        <x:v>19006-6437</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>(562) 944-8808</x:v>
+        <x:v>215-938-8791</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>(562) 944-1499</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>9/25/2008</x:v>
+        <x:v>5/2/2014</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>28924</x:v>
+        <x:v>29967</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>206</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90063502</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>EVANS HEAT TREATING COMPANY DBA</x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>360 RED LION RD</x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>HUNTINGDON VALLEY</x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>PA</x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>19006-6437</x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>215-938-8791</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v/>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>5/2/2014</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v/>
+        <x:v>Limited to vacuum furnace only</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>29967</x:v>
+        <x:v>24515</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>85</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90050735</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>101 CLASSON AVE # 105               </x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>BROOKLYN                            </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>KS </x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>11205-1401                          </x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>718-625-1266</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v>718-875-0582</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v>Limited to vacuum furnace only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>24515</x:v>
+        <x:v>24919</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>189</x:v>
+        <x:v>13932</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90050735</x:v>
+        <x:v>90067570</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
+        <x:v>HOUSTON PRECISION FASTENERS LLC</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>101 CLASSON AVE # 105               </x:v>
+        <x:v>4923 CRANSWICK RD</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>BROOKLYN                            </x:v>
+        <x:v>HOUSTON</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>NY </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>11205-1401                          </x:v>
+        <x:v>77041-7723</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>718-625-1266</x:v>
+        <x:v>7134622227</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>718-875-0582</x:v>
+        <x:v>713-456-2471</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/11/2017</x:v>
       </x:c>
       <x:c r="K16" t="str">
-        <x:v/>
+        <x:v>1VSL7</x:v>
       </x:c>
       <x:c r="L16" t="str">
-        <x:v/>
+        <x:v>058058517</x:v>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V16" t="str">
         <x:v/>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>24919</x:v>
+        <x:v>30707</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
         <x:v>26029</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v>90068565</x:v>
       </x:c>
       <x:c r="C17" t="str">
         <x:v>HTA LOS ANGELES LLC                               </x:v>
       </x:c>
       <x:c r="D17" t="str">
         <x:v>10140 Romandel Ave                  </x:v>
       </x:c>
       <x:c r="E17" t="str">
@@ -2964,60 +2964,60 @@
       </x:c>
       <x:c r="AD30" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="n">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>90024577</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>1700 W 132ND ST</x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E31" t="str">
         <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>90249</x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H31" t="str">
         <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I31" t="str">
         <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J31" t="str">
         <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
         <x:v/>
       </x:c>
       <x:c r="O31" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>