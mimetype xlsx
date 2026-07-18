--- v4 (2026-05-17)
+++ v5 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529a644767244d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3079e48f144f4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7f8e4aeff0b447b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Radf88e0fcf0f4fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f8e4aeff0b447b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radf88e0fcf0f4fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">