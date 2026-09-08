--- v5 (2026-07-18)
+++ v6 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3079e48f144f4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d67ff82c3124c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Radf88e0fcf0f4fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7ff11e4abd1c4a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radf88e0fcf0f4fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ff11e4abd1c4a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2759,418 +2759,320 @@
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
-        <x:v>367</x:v>
+        <x:v>29703</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>90059875</x:v>
+        <x:v>90206229</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>Solar Atmospheres of Western PA</x:v>
+        <x:v>SOUTHWEST METAL TREATING CORP                     </x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>30 Industrial Rd.</x:v>
+        <x:v>9516 LYNWOOD DR                     </x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Hermitage</x:v>
+        <x:v>FORT WORTH                          </x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>PA</x:v>
+        <x:v>TX </x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>16148</x:v>
+        <x:v>76134                               </x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>(724) 982-0660</x:v>
+        <x:v>817-797-2287</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v>(724) 982-0593</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>4/6/2012</x:v>
+        <x:v>9/3/2024</x:v>
       </x:c>
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v/>
       </x:c>
       <x:c r="U29" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V29" t="str">
         <x:v/>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X29" t="n">
-        <x:v>25841</x:v>
+        <x:v>29896</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="n">
-        <x:v>29703</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>90206229</x:v>
+        <x:v>90024577</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>SOUTHWEST METAL TREATING CORP                     </x:v>
+        <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>9516 LYNWOOD DR                     </x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>FORT WORTH                          </x:v>
+        <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>TX </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>76134                               </x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>817-797-2287</x:v>
+        <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v/>
+        <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J30" t="str">
-        <x:v>9/3/2024</x:v>
+        <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q30" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R30" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v/>
       </x:c>
       <x:c r="U30" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V30" t="str">
         <x:v/>
       </x:c>
       <x:c r="W30" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X30" t="n">
-        <x:v>29896</x:v>
+        <x:v>30592</x:v>
       </x:c>
       <x:c r="Y30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD30" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="n">
-        <x:v>340</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>90024577</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>SPS TECHNOLOGIES LLC</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>1700 WEST 132ND STREET</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>GARDENA</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>CA</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>90249-2008</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>3102937275</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>310-819-4776</x:v>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>5/14/2012</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
         <x:v/>
       </x:c>
       <x:c r="O31" t="str">
         <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="P31" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q31" t="str">
         <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="R31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T31" t="str">
         <x:v/>
       </x:c>
       <x:c r="U31" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V31" t="str">
-        <x:v/>
+        <x:v>Limited to furnace #2</x:v>
       </x:c>
       <x:c r="W31" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="X31" t="n">
-        <x:v>30592</x:v>
+        <x:v>26177</x:v>
       </x:c>
       <x:c r="Y31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA31" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC31" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD31" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG31" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>