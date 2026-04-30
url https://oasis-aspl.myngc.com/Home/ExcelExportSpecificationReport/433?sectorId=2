--- v2 (2026-02-03)
+++ v3 (2026-04-30)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d495171da04cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c08c1d3efa4350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3051e3f9f06743d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R216d52d7e8444a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3051e3f9f06743d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R216d52d7e8444a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -119,105 +119,105 @@
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>Barnes Group Inc                                 </x:v>
+        <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1025 S. Depot Drive                 </x:v>
+        <x:v>1025 S. Depot Drive</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Ogden                        </x:v>
+        <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>UT </x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>84404                               </x:v>
+        <x:v>84404</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>8019172088</x:v>
+        <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
-        <x:v/>
+        <x:v>32317</x:v>
       </x:c>
       <x:c r="L2" t="str">
-        <x:v/>
+        <x:v>612706192</x:v>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>AMS-H-81200</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Heat Treatment of Titanium and Titanium Alloys</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v/>
+        <x:v>Limited to stress relief only</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>433</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>24863</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -318,51 +318,51 @@
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>26222</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
@@ -1001,63 +1001,63 @@
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>90127588</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>SOLAR ATMOSPHERES OF CALIFORNIA                   </x:v>
+        <x:v>SOLAR ATMOSPHERES OF CALIFORNIA INC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>8606 LIVE OAK AVE                   </x:v>
+        <x:v>8606 LIVE OAK AVENUE</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>FONTANA                             </x:v>
+        <x:v>FONTANA</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>92335                               </x:v>
+        <x:v>92335-3172</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>9092177400</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v/>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>3/22/2012</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>AMS-H-81200</x:v>
       </x:c>