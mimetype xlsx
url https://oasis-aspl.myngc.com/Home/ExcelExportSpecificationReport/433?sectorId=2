--- v3 (2026-04-30)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c08c1d3efa4350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0180d09b6a34deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R216d52d7e8444a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Reb2050e506794a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R216d52d7e8444a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb2050e506794a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,60 +122,60 @@
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1025 S. Depot Drive</x:v>
+        <x:v>1025 SOUTH DEPOT DRIVE</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>UT</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>84404</x:v>
+        <x:v>84404-1390</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v>32317</x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v>612706192</x:v>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>AMS-H-81200</x:v>
       </x:c>