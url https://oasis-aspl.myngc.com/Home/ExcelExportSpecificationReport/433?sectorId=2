--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0180d09b6a34deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d962faad7ef48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Reb2050e506794a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re8192c5d30eb479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb2050e506794a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8192c5d30eb479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">