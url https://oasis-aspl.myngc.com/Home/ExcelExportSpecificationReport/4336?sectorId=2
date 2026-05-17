--- v0 (2026-03-31)
+++ v1 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f807308a337486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3efa949d1054ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb6b28cb83c45431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0ee4099e038f450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6b28cb83c45431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ee4099e038f450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -158,51 +158,51 @@
       <x:c r="H2" t="str">
         <x:v>5167466666</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>GSS 8300</x:v>
       </x:c>
       <x:c r="P2" t="str">
-        <x:v>3/30/2026</x:v>
+        <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Alkaline Tin Plating, Electrodeposited</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V2" t="str">
         <x:v/>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>4336</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>30647</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>