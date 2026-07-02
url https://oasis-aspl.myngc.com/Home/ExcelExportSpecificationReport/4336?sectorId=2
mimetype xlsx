--- v1 (2026-05-17)
+++ v2 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3efa949d1054ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ed8340efb8428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0ee4099e038f450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf97afcda926f480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ee4099e038f450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf97afcda926f480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">