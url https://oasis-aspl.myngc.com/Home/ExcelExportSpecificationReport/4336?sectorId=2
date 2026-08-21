--- v2 (2026-07-02)
+++ v3 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ed8340efb8428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0f2913db9044cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf97afcda926f480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf3feea638c374f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf97afcda926f480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3feea638c374f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">