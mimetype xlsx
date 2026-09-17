--- v6 (2026-08-02)
+++ v7 (2026-09-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3d4feabf8740cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc9a10630f342b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra6d250dc93ef41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R280ac9dc3f244884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6d250dc93ef41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280ac9dc3f244884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -119,63 +119,63 @@
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>47081</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90220156</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>ACUREN INSPECTION INC DBA ORANGE COAST TESTING </x:v>
+        <x:v>ACUREN INSPECTION INC</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1305 EAST SAINT GERTRUDE PLACE      </x:v>
+        <x:v>1305 EAST SAINT GERTRUDE PLACE</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>SANTA ANA                           </x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>92705-5200                          </x:v>
+        <x:v>92705-5200</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>3105531122</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>12/2/2025</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>