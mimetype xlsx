--- v7 (2026-09-17)
+++ v8 (2026-11-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc9a10630f342b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6bbe13439a4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R280ac9dc3f244884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3a33000760ab4779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280ac9dc3f244884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a33000760ab4779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1093,812 +1093,910 @@
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>24897</x:v>
+        <x:v>13962</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90077007</x:v>
+        <x:v>90067733</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>ND Testing Inc</x:v>
+        <x:v>MQC Labs</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>11473 Pacific Ave</x:v>
+        <x:v>11593 Edmonston Road                  </x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>FONTANA</x:v>
+        <x:v>Beltsville                      </x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>CA</x:v>
+        <x:v>MD </x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>92337</x:v>
+        <x:v>20705-1737                          </x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>9099884054</x:v>
+        <x:v>410-575-7295</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>909-988-2356</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>6/9/2020</x:v>
+        <x:v>6/22/2017</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>29869</x:v>
+        <x:v>29139</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>100</x:v>
+        <x:v>24897</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90049293</x:v>
+        <x:v>90077007</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>PAC FOUNDRIES</x:v>
+        <x:v>ND Testing Inc</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>705 INDUSTRIAL WAY</x:v>
+        <x:v>11473 Pacific Ave</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>PORT HUENEME</x:v>
+        <x:v>FONTANA</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>93041-3505</x:v>
+        <x:v>92337</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>8054886451</x:v>
+        <x:v>9099884054</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>805-488-4129</x:v>
+        <x:v>909-988-2356</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>4/6/2006</x:v>
+        <x:v>6/9/2020</x:v>
       </x:c>
       <x:c r="K13" t="str">
-        <x:v>60601</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L13" t="str">
-        <x:v>009663998</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>30367</x:v>
+        <x:v>29869</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>4176</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90052120</x:v>
+        <x:v>90049293</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>PAC-Rancho, Inc. DBA Consolidated Precision Products</x:v>
+        <x:v>PAC FOUNDRIES</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>11000 Jersey Blvd</x:v>
+        <x:v>705 INDUSTRIAL WAY</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>RANCHO CUCAMONGA </x:v>
+        <x:v>PORT HUENEME</x:v>
       </x:c>
       <x:c r="F14" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>91730</x:v>
+        <x:v>93041-3505</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>909-377-8602  </x:v>
+        <x:v>8054886451</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v/>
+        <x:v>805-488-4129</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>4/6/2006</x:v>
       </x:c>
       <x:c r="K14" t="str">
-        <x:v/>
+        <x:v>60601</x:v>
       </x:c>
       <x:c r="L14" t="str">
-        <x:v/>
+        <x:v>009663998</x:v>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V14" t="str">
         <x:v/>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>30184</x:v>
+        <x:v>30367</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>13911</x:v>
+        <x:v>4176</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90067462</x:v>
+        <x:v>90052120</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>Paragon NDT, LLC</x:v>
+        <x:v>PAC-Rancho, Inc. DBA Consolidated Precision Products</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>2210 S. Edwards St.</x:v>
+        <x:v>11000 Jersey Blvd</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>RANCHO CUCAMONGA </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>67213</x:v>
+        <x:v>91730</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>316-927-4285</x:v>
+        <x:v>909-377-8602  </x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>316-927-4299</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>4/12/2017</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>25455</x:v>
+        <x:v>30184</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>25999</x:v>
+        <x:v>13911</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90123318</x:v>
+        <x:v>90067462</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
+        <x:v>Paragon NDT, LLC</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>300 AUSTIN BOULEVARD</x:v>
+        <x:v>2210 S. Edwards St.</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>RED OAK</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>TX</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>75154-4608</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>4698206500</x:v>
+        <x:v>316-927-4285</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v/>
+        <x:v>316-927-4299</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>6/22/2021</x:v>
+        <x:v>4/12/2017</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V16" t="str">
         <x:v/>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>25868</x:v>
+        <x:v>25455</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
-        <x:v>31760</x:v>
+        <x:v>25999</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>90123440</x:v>
+        <x:v>90123318</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>Thompson Aluminum Casting Co                      </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>5161 Canal Road                     </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>CLEVELAND                           </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>OH </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>44125                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>216-206-2781  x125</x:v>
+        <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v/>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>10/17/2024</x:v>
+        <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R17" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v/>
       </x:c>
       <x:c r="U17" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V17" t="str">
         <x:v/>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>30047</x:v>
+        <x:v>25868</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>216</x:v>
+        <x:v>31760</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90024663</x:v>
+        <x:v>90123440</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>Western Aerospace Inspection Inc</x:v>
+        <x:v>Thompson Aluminum Casting Co                      </x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>1376 Walter St</x:v>
+        <x:v>5161 Canal Road                     </x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>Ventura</x:v>
+        <x:v>CLEVELAND                           </x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>CA</x:v>
+        <x:v>OH </x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>93003</x:v>
+        <x:v>44125                               </x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>(805) 644-3882</x:v>
+        <x:v>216-206-2781  x125</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v>(805) 656-2027</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/17/2024</x:v>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R18" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v/>
       </x:c>
       <x:c r="U18" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V18" t="str">
         <x:v/>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>24729</x:v>
+        <x:v>30047</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>326</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90053870</x:v>
+        <x:v>90024663</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>WINCHESTER TESTING LAB INC                        </x:v>
+        <x:v>Western Aerospace Inspection Inc</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>423 PLEASANT ST                     </x:v>
+        <x:v>1376 Walter St</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>MELROSE                             </x:v>
+        <x:v>Ventura</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>MA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>02176-4519                          </x:v>
+        <x:v>93003</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>781-665-9409</x:v>
+        <x:v>(805) 644-3882</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>781-665-9394</x:v>
+        <x:v>(805) 656-2027</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>9/15/2009</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="W19" t="n">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="X19" t="n">
+        <x:v>24729</x:v>
+      </x:c>
+      <x:c r="Y19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA19" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB19" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC19" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD19" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG19" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="n">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B20" t="str">
+        <x:v>90053870</x:v>
+      </x:c>
+      <x:c r="C20" t="str">
+        <x:v>WINCHESTER TESTING LAB INC                        </x:v>
+      </x:c>
+      <x:c r="D20" t="str">
+        <x:v>423 PLEASANT ST                     </x:v>
+      </x:c>
+      <x:c r="E20" t="str">
+        <x:v>MELROSE                             </x:v>
+      </x:c>
+      <x:c r="F20" t="str">
+        <x:v>MA </x:v>
+      </x:c>
+      <x:c r="G20" t="str">
+        <x:v>02176-4519                          </x:v>
+      </x:c>
+      <x:c r="H20" t="str">
+        <x:v>781-665-9409</x:v>
+      </x:c>
+      <x:c r="I20" t="str">
+        <x:v>781-665-9394</x:v>
+      </x:c>
+      <x:c r="J20" t="str">
+        <x:v>9/15/2009</x:v>
+      </x:c>
+      <x:c r="K20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O20" t="str">
+        <x:v>ASTM E1742</x:v>
+      </x:c>
+      <x:c r="P20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q20" t="str">
+        <x:v>Standard Practice for Radiographic Examination</x:v>
+      </x:c>
+      <x:c r="R20" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="T20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U20" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V20" t="str">
         <x:v>Film Radiography 
 only
 </x:v>
       </x:c>
-      <x:c r="W19" t="n">
+      <x:c r="W20" t="n">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="X19" t="n">
+      <x:c r="X20" t="n">
         <x:v>25303</x:v>
       </x:c>
-      <x:c r="Y19" t="str">
-[...5 lines deleted...]
-      <x:c r="AA19" t="n">
+      <x:c r="Y20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AB19" t="str">
+      <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AC19" t="str">
+      <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AD19" t="str">
+      <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE19" t="n">
-[...5 lines deleted...]
-      <x:c r="AG19" t="str">
+      <x:c r="AE20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>