--- v2 (2026-03-10)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf774284978cd45bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32373d91c5dc4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R78f160781ee84e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7f468d615ef345a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78f160781ee84e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f468d615ef345a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -670,51 +670,51 @@
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v>Limited to Ground Support Equipment only.  Not authorized for flight hardware</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X7" t="n">
         <x:v>30152</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>