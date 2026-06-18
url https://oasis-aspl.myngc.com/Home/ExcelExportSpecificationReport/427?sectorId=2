--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32373d91c5dc4037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680dd0b75a484cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7f468d615ef345a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re2effdbd2e4b4130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f468d615ef345a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2effdbd2e4b4130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -416,63 +416,63 @@
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>90048618</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>All Metals Processing of Orange County, LLC</x:v>
+        <x:v>ALL METALS PROCESSING OF</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>8401 STANDUSTRIAL ST                </x:v>
+        <x:v>8401 STANDUSTRIAL ST</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>STANTON                             </x:v>
+        <x:v>STANTON</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90680-2619                          </x:v>
+        <x:v>90680-2619</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
@@ -1204,118 +1204,118 @@
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>9025</x:v>
+        <x:v>72160</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90061995</x:v>
+        <x:v>90223635</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>ELECTRODE TECHNOLOGIES INC DBA REID METAL FINISHING</x:v>
+        <x:v>ELECTRODE TECHNOLOGIES, INC.</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>3110 W HARVARD ST</x:v>
+        <x:v>3110 WEST HARVARD STREET</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Santa Ana</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>USA</x:v>
+        <x:v>92704-3940</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>562-454-3434</x:v>
+        <x:v>7145493771</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>714-549-3008</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>8/6/2015</x:v>
+        <x:v>6/4/2026</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>4896</x:v>
+        <x:v>30745</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2101,66 +2101,66 @@
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v>90041879</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>METAL SURFACES INTERNATIONAL LLC                  </x:v>
+        <x:v>METAL SURFACES INTERNATIONAL LLC</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>6060 SHULL ST                       </x:v>
+        <x:v>6060 SHULL STREET</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>BELL GARDENS                        </x:v>
+        <x:v>BELL GARDENS</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>90201-6237                          </x:v>
+        <x:v>90201-6237</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>562-927-1331</x:v>
+        <x:v>5629271331</x:v>
       </x:c>
       <x:c r="I22" t="str">
         <x:v>562-927-0692</x:v>
       </x:c>
       <x:c r="J22" t="str">
         <x:v>8/7/2006</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
@@ -2354,108 +2354,107 @@
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P24" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q24" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V24" t="str">
-        <x:v>Limited to Ground Support Equipment only.
-Not authorized for flight hardware</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W24" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X24" t="n">
         <x:v>30201</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD24" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG24" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="n">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v>90024577</x:v>
       </x:c>
       <x:c r="C25" t="str">
         <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>1700 W 132ND ST</x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E25" t="str">
         <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F25" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>90249</x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H25" t="str">
         <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I25" t="str">
         <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J25" t="str">
         <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K25" t="str">
         <x:v/>
       </x:c>
       <x:c r="L25" t="str">
         <x:v/>
       </x:c>
       <x:c r="M25" t="str">
         <x:v/>
       </x:c>
       <x:c r="N25" t="str">
         <x:v/>
       </x:c>
       <x:c r="O25" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>