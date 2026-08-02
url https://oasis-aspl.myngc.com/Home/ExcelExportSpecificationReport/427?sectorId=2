--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680dd0b75a484cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85948547a074318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re2effdbd2e4b4130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1c901ca56b234b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2effdbd2e4b4130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c901ca56b234b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1798,818 +1798,719 @@
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>221</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90024675</x:v>
+        <x:v>90054111</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
+        <x:v>Mecaprotec Industries Joffrey</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>165 Field St</x:v>
+        <x:v>34 Blvd. Joffrey B.P. 204</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>West Babylon</x:v>
+        <x:v>Muret Cedex</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>NY</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>11704</x:v>
+        <x:v>31607</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>(631) 694-1818</x:v>
+        <x:v>330561518207</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>(631) 694-1848</x:v>
+        <x:v>0561518201</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/15/2005</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v>.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>1427</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
-        <x:v>268</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="AB19" t="str">
-        <x:v>United States</x:v>
+        <x:v>France</x:v>
       </x:c>
       <x:c r="AC19" t="str">
-        <x:v>US</x:v>
+        <x:v>FR</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>292</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90054111</x:v>
+        <x:v>90051682</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>Mecaprotec Industries Joffrey</x:v>
+        <x:v>Metal Finishing Company Inc</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>34 Blvd. Joffrey B.P. 204</x:v>
+        <x:v>1423 S Mclean Blvd</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>Muret Cedex</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v/>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>31607</x:v>
+        <x:v>57213</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>330561518207</x:v>
+        <x:v>(316) 267-7289</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>0561518201</x:v>
+        <x:v>(316) 267-1450</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>9/15/2005</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V20" t="str">
         <x:v/>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>1785</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
-        <x:v>185</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
-        <x:v>France</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
-        <x:v>FR</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="n">
-        <x:v>247</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>90051682</x:v>
+        <x:v>90041879</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>Metal Finishing Company Inc</x:v>
+        <x:v>METAL SURFACES INTERNATIONAL LLC</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>1423 S Mclean Blvd</x:v>
+        <x:v>6060 SHULL STREET</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>BELL GARDENS</x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>57213</x:v>
+        <x:v>90201-6237</x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>(316) 267-7289</x:v>
+        <x:v>5629271331</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v>(316) 267-1450</x:v>
+        <x:v>562-927-0692</x:v>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/7/2006</x:v>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
         <x:v/>
       </x:c>
       <x:c r="O21" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P21" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q21" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R21" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v/>
       </x:c>
       <x:c r="U21" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V21" t="str">
         <x:v/>
       </x:c>
       <x:c r="W21" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X21" t="n">
-        <x:v>1612</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
-        <x:v>82</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>90041879</x:v>
+        <x:v>90051884</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>METAL SURFACES INTERNATIONAL LLC</x:v>
+        <x:v>NASSAU CHROMIUM PLATING CO INC</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>6060 SHULL STREET</x:v>
+        <x:v>122 Second Street</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>BELL GARDENS</x:v>
+        <x:v>MINEOLA</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>90201-6237</x:v>
+        <x:v>11501-3054</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>5629271331</x:v>
+        <x:v>5167466666</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v>562-927-0692</x:v>
+        <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="J22" t="str">
-        <x:v>8/7/2006</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q22" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R22" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v/>
       </x:c>
       <x:c r="U22" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V22" t="str">
         <x:v/>
       </x:c>
       <x:c r="W22" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X22" t="n">
-        <x:v>727</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD22" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG22" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="n">
-        <x:v>134</x:v>
+        <x:v>39197</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>90051884</x:v>
+        <x:v>90214448</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>NASSAU CHROMIUM PLATING CO INC</x:v>
+        <x:v>PRECISION METAL PROCESSING</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>122 Second Street</x:v>
+        <x:v>1245 W 2nd Street</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>MINEOLA</x:v>
+        <x:v>POMONA</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>NY</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>11501-3054</x:v>
+        <x:v>91766</x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>5167466666</x:v>
+        <x:v>909-623-2304</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v>516-378-0262</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>2/5/2025</x:v>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
         <x:v/>
       </x:c>
       <x:c r="N23" t="str">
         <x:v/>
       </x:c>
       <x:c r="O23" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P23" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q23" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R23" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T23" t="str">
         <x:v/>
       </x:c>
       <x:c r="U23" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V23" t="str">
         <x:v/>
       </x:c>
       <x:c r="W23" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X23" t="n">
-        <x:v>713</x:v>
+        <x:v>30201</x:v>
       </x:c>
       <x:c r="Y23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA23" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB23" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC23" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD23" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG23" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="n">
-        <x:v>39197</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>90214448</x:v>
+        <x:v>90024577</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>PRECISION METAL PROCESSING</x:v>
+        <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>1245 W 2nd Street</x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>POMONA</x:v>
+        <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F24" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>91766</x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H24" t="str">
-        <x:v>909-623-2304</x:v>
+        <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v/>
+        <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J24" t="str">
-        <x:v>2/5/2025</x:v>
+        <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K24" t="str">
         <x:v/>
       </x:c>
       <x:c r="L24" t="str">
         <x:v/>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P24" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q24" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V24" t="str">
         <x:v/>
       </x:c>
       <x:c r="W24" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X24" t="n">
-        <x:v>30201</x:v>
+        <x:v>30594</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD24" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG24" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="n">
-        <x:v>340</x:v>
+        <x:v>26145</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>90024577</x:v>
+        <x:v>90127518</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>SPS TECHNOLOGIES LLC</x:v>
+        <x:v>West Valley Plating</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>1700 WEST 132ND STREET</x:v>
+        <x:v>21061 Superior Street</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>GARDENA</x:v>
+        <x:v>Chatsworth</x:v>
       </x:c>
       <x:c r="F25" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>90249-2008</x:v>
+        <x:v>91311</x:v>
       </x:c>
       <x:c r="H25" t="str">
-        <x:v>3102937275</x:v>
+        <x:v>818-709-1684</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>310-819-4776</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J25" t="str">
-        <x:v>5/14/2012</x:v>
+        <x:v>3/6/2023</x:v>
       </x:c>
       <x:c r="K25" t="str">
         <x:v/>
       </x:c>
       <x:c r="L25" t="str">
         <x:v/>
       </x:c>
       <x:c r="M25" t="str">
         <x:v/>
       </x:c>
       <x:c r="N25" t="str">
         <x:v/>
       </x:c>
       <x:c r="O25" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="P25" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q25" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="R25" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T25" t="str">
         <x:v/>
       </x:c>
       <x:c r="U25" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V25" t="str">
         <x:v/>
       </x:c>
       <x:c r="W25" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="X25" t="n">
-        <x:v>30594</x:v>
+        <x:v>28845</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD25" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG25" t="str">
-        <x:v>AS</x:v>
-[...97 lines deleted...]
-      <x:c r="AG26" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>