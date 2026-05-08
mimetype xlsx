--- v2 (2026-02-05)
+++ v3 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7c9e98869341a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ee2ea6f13044a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc6bde6d0fbc84c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R618d0c808cc349c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6bde6d0fbc84c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R618d0c808cc349c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,60 +122,60 @@
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>25962</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90075269</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>ALBERT INDUSTRIES LTD</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>9910 JORDAN CIR</x:v>
+        <x:v>9910 JORDAN CIRCLE</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>SANTA FE SPRINGS</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>90670</x:v>
+        <x:v>90670-3305</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>5629411500</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>2/22/2021</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>AMS 2772</x:v>
       </x:c>