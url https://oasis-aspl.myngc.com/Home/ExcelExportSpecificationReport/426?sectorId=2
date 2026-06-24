--- v3 (2026-05-08)
+++ v4 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ee2ea6f13044a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1fa82d828a4f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R618d0c808cc349c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb1051d50e6b842ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R618d0c808cc349c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1051d50e6b842ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -217,66 +217,66 @@
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
         <x:v>4977</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>90048671</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>Aluminum Precision Products Inc</x:v>
+        <x:v>ALUMINUM PRECISION PRODUCTS INC</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>3333 W Warner Ave                  </x:v>
+        <x:v>3333 WEST WARNER AVENUE</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>Santa Ana                    </x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>92704-5316                          </x:v>
+        <x:v>92704-5316</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>714-546-8125</x:v>
+        <x:v>7145468125</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>714-540-8662</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>AMS 2772</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>