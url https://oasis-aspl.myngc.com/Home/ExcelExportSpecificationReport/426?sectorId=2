--- v4 (2026-06-24)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1fa82d828a4f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6686727e5742ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb1051d50e6b842ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6bf4140971df493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1051d50e6b842ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bf4140971df493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">