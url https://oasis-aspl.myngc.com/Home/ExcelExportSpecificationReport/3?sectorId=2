--- v0 (2026-02-03)
+++ v1 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415a99e1dd7d46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356426427f9842fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rad29669687cc4662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8c67fdf8385043e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad29669687cc4662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c67fdf8385043e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -995,215 +995,215 @@
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>212</x:v>
+        <x:v>26222</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90051687</x:v>
+        <x:v>90174367</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>Bodycote Thermal Processing - West Street</x:v>
+        <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>1009 S West St</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>KS</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>67213</x:v>
+        <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>(316) 943-3288</x:v>
+        <x:v>8177376651</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>(316) 943-3025</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V11" t="str">
         <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>24722</x:v>
+        <x:v>29109</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>26222</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90174367</x:v>
+        <x:v>90051687</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
+        <x:v>Bodycote West</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>1009 S West St</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>HALTOM CITY</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>TX</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>76117-1726</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>8177376651</x:v>
+        <x:v>(316) 943-3288</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v/>
+        <x:v>(316) 943-3025</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>8/23/2023</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>29109</x:v>
+        <x:v>24722</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2299,54 +2299,54 @@
       <x:c r="C24" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="D24" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="E24" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F24" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G24" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="I24" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K24" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="L24" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P24" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q24" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R24" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
@@ -3353,63 +3353,63 @@
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD34" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG34" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="n">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>90053657</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>VALCO MANUFACTURING CO INC</x:v>
+        <x:v>VALCO INC</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>1009 Boren RD</x:v>
+        <x:v>1009 BOREN BOULEVARD</x:v>
       </x:c>
       <x:c r="E35" t="str">
         <x:v>DUNCAN</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>OK</x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>73533</x:v>
+        <x:v>73533-4182</x:v>
       </x:c>
       <x:c r="H35" t="str">
         <x:v>5802554300</x:v>
       </x:c>
       <x:c r="I35" t="str">
         <x:v>580-470-2033</x:v>
       </x:c>
       <x:c r="J35" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K35" t="str">
         <x:v/>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
         <x:v/>
       </x:c>
       <x:c r="N35" t="str">
         <x:v/>
       </x:c>
       <x:c r="O35" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>