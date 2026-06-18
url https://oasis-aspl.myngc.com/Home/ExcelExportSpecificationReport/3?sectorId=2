--- v1 (2026-04-29)
+++ v2 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356426427f9842fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1234cbfe814f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8c67fdf8385043e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8fda6cd07ec84f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c67fdf8385043e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fda6cd07ec84f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1197,63 +1197,63 @@
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>90049176</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>Braddock Metallurgical Inc</x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>14600 Duval Pl W             </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Jacksonville                   </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>FL </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>32218-2475                          </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v/>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>