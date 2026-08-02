--- v2 (2026-06-18)
+++ v3 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1234cbfe814f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0478880f0d3746b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8fda6cd07ec84f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3de378a43f4949ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fda6cd07ec84f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3de378a43f4949ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">