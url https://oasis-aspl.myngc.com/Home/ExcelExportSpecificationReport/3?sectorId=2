--- v3 (2026-08-02)
+++ v4 (2026-10-23)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0478880f0d3746b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7907434cbb294b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3de378a43f4949ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbc784f360662483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3de378a43f4949ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc784f360662483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,1391 +113,1391 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>47</x:v>
+        <x:v>47198</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90048481</x:v>
+        <x:v>90220290</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>AERO TRADES MFG. CORP.</x:v>
+        <x:v> POTEZ AERONAUTIKA EUSKADI SLU</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>65 JERICHO TURNPIKE</x:v>
+        <x:v>Concejo Kalea, 2</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>MINEOLA</x:v>
+        <x:v>Vitoria-Gasteiz</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>NY</x:v>
+        <x:v>VI</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>11501-2901</x:v>
+        <x:v>01013</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>5167463360</x:v>
+        <x:v>0034945277788</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v>516-746-3417</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>12/15/2025</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v/>
+        <x:v>Limited to Nadcap furnace, water quench, and natural age only</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>24495</x:v>
+        <x:v>30897</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>185</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90048491</x:v>
+        <x:v>90048481</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>AEROPARTS FABRICATING AND</x:v>
+        <x:v>AERO TRADES MFG. CORP.</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>722 Ridge Road</x:v>
+        <x:v>65 JERICHO TURNPIKE</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>NICKTOWN</x:v>
+        <x:v>MINEOLA</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>PA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>15762</x:v>
+        <x:v>11501-2901</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>8149486015</x:v>
+        <x:v>5167463360</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>814-948-6018</x:v>
+        <x:v>516-746-3417</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>Water Quench only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>24697</x:v>
+        <x:v>24495</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>18154</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90066631</x:v>
+        <x:v>90048491</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>AIRTECH SUPPLY INC                                </x:v>
+        <x:v>AEROPARTS FABRICATING AND</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>3058 HIGHWAY 290                    </x:v>
+        <x:v>722 Ridge Road</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>HOT SPRINGS</x:v>
+        <x:v>NICKTOWN</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>AR </x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>71913-8610                          </x:v>
+        <x:v>15762</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>501-525-7707</x:v>
+        <x:v>8149486015</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>501-262-2400</x:v>
+        <x:v>814-948-6018</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>8/7/2018</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v/>
+        <x:v>Water Quench only</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>25552</x:v>
+        <x:v>24697</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>228</x:v>
+        <x:v>18154</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90067803</x:v>
+        <x:v>90066631</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>ALIGN PRECISION CORP</x:v>
+        <x:v>AIRTECH SUPPLY INC                                </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>526 NORTH AVIATION WAY</x:v>
+        <x:v>3058 HIGHWAY 290                    </x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>CEDAR CITY</x:v>
+        <x:v>HOT SPRINGS</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>UT</x:v>
+        <x:v>AR </x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>84721-8601</x:v>
+        <x:v>71913-8610                          </x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>4355863871</x:v>
+        <x:v>501-525-7707</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>435-586-0289</x:v>
+        <x:v>501-262-2400</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/7/2018</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>24749</x:v>
+        <x:v>25552</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>74</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90048727</x:v>
+        <x:v>90067803</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>AMETEK HUGHES TREITLER</x:v>
+        <x:v>ALIGN PRECISION CORP</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>300 ENDO BLVD</x:v>
+        <x:v>526 NORTH AVIATION WAY</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>GARDEN CITY</x:v>
+        <x:v>CEDAR CITY</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>NY</x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>11530</x:v>
+        <x:v>84721-8601</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>5162274416</x:v>
+        <x:v>4355863871</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>516-832-8054</x:v>
+        <x:v>435-586-0289</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>9/23/2005</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>24483</x:v>
+        <x:v>24749</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>170</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90024576</x:v>
+        <x:v>90048727</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>ASTRO ALUMINUM TREATING CO INC                    </x:v>
+        <x:v>AMETEK HUGHES TREITLER</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>11040 PALMER AVE                    </x:v>
+        <x:v>300 ENDO BLVD</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>SOUTH GATE                          </x:v>
+        <x:v>GARDEN CITY</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>CA </x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>90280                               </x:v>
+        <x:v>11530</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>3109234344</x:v>
+        <x:v>5162274416</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>5629239536</x:v>
+        <x:v>516-832-8054</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/23/2005</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>24644</x:v>
+        <x:v>24483</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>234</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90048917</x:v>
+        <x:v>90024576</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Aurora Flight Sciences Of West</x:v>
+        <x:v>ASTRO ALUMINUM TREATING CO INC                    </x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>3000 E Benedum Industrial Dr</x:v>
+        <x:v>11040 PALMER AVE                    </x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>BRIDGEPORT</x:v>
+        <x:v>SOUTH GATE                          </x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>WV</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>26330</x:v>
+        <x:v>90280                               </x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>3048428100</x:v>
+        <x:v>3109234344</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>304-842-8116</x:v>
+        <x:v>5629239536</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v>Excludes salt baths and glycol quenches</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>24763</x:v>
+        <x:v>24644</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>122</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90053952</x:v>
+        <x:v>90048917</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Avior Integrated Products (Canada)</x:v>
+        <x:v>Aurora Flight Sciences Of West</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>1001 Highway 440 West</x:v>
+        <x:v>3000 E Benedum Industrial Dr</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Laval Quebec</x:v>
+        <x:v>BRIDGEPORT</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v/>
+        <x:v>WV</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>H7L 3W3</x:v>
+        <x:v>26330</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>(450) 629-6200</x:v>
+        <x:v>3048428100</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>(514) 324-6241</x:v>
+        <x:v>304-842-8116</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>4/14/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Water Quench only</x:v>
+        <x:v>Excludes salt baths and glycol quenches</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>24562</x:v>
+        <x:v>24763</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
-        <x:v>225</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
-        <x:v>Canada</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
-        <x:v>CA</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>318</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90064236</x:v>
+        <x:v>90053952</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>BLANCHARD METALS PROCESSING   </x:v>
+        <x:v>Avior Integrated Products (Canada)</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>1115 S PIONEER RD                   </x:v>
+        <x:v>1001 Highway 440 West</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>SALT LAKE CITY                      </x:v>
+        <x:v>Laval Quebec</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>UT </x:v>
+        <x:v/>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>84126-0695                          </x:v>
+        <x:v>H7L 3W3</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>8019725590</x:v>
+        <x:v>(450) 629-6200</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>801-972-6346</x:v>
+        <x:v>(514) 324-6241</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>9/23/2025</x:v>
+        <x:v>4/14/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v/>
+        <x:v>Water Quench only</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>24567</x:v>
+        <x:v>24562</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
-        <x:v>268</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="AB10" t="str">
-        <x:v>United States</x:v>
+        <x:v>Canada</x:v>
       </x:c>
       <x:c r="AC10" t="str">
-        <x:v>US</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>26222</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90174367</x:v>
+        <x:v>90064236</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
+        <x:v>BLANCHARD METALS PROCESSING   </x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>4008 CLAY AVENUE</x:v>
+        <x:v>1115 S PIONEER RD                   </x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>HALTOM CITY</x:v>
+        <x:v>SALT LAKE CITY                      </x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>TX</x:v>
+        <x:v>UT </x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>76117-1726</x:v>
+        <x:v>84126-0695                          </x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>8177376651</x:v>
+        <x:v>8019725590</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v/>
+        <x:v>801-972-6346</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>8/23/2023</x:v>
+        <x:v>9/23/2025</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V11" t="str">
         <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>29109</x:v>
+        <x:v>24567</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>212</x:v>
+        <x:v>26222</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90051687</x:v>
+        <x:v>90174367</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>Bodycote West</x:v>
+        <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>1009 S West St</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>KS</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>67213</x:v>
+        <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>(316) 943-3288</x:v>
+        <x:v>8177376651</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>(316) 943-3025</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>24722</x:v>
+        <x:v>29109</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>197</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90049176</x:v>
+        <x:v>90051687</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>BRADDOCK METALLURGICAL INC</x:v>
+        <x:v>Bodycote West</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>14600-1 DUVAL PL W</x:v>
+        <x:v>1009 S West St</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>JACKSONVILLE</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>FL</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>32218-2475</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>904-741-4777</x:v>
+        <x:v>(316) 943-3288</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v/>
+        <x:v>(316) 943-3025</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>7/14/2008</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Solvent wipe cleaning only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>25579</x:v>
+        <x:v>24722</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90035903</x:v>
+        <x:v>90049176</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>BURTON INDUSTRIES INC                             </x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>243 WYANDANCH AVENUE                </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>WEST BABYLON                        </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>NY </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>11704                               </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>631-643-6660X124</x:v>
+        <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>631-643-6665</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v/>
+        <x:v>Solvent wipe cleaning only</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>24699</x:v>
+        <x:v>25579</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>128</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90056729</x:v>
+        <x:v>90035903</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>CAPPS MANUFACTURING INC,                          </x:v>
+        <x:v>BURTON INDUSTRIES INC                             </x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>2121 S EDWARDS ST.                  </x:v>
+        <x:v>243 WYANDANCH AVENUE                </x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>WEST BABYLON                        </x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>KS </x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>67213-1868                          </x:v>
+        <x:v>11704                               </x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>316-942-9351</x:v>
+        <x:v>631-643-6660X124</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>316-942-6771</x:v>
+        <x:v>631-643-6665</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>10/20/2010</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>24689</x:v>
+        <x:v>24699</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1681,723 +1681,723 @@
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>88</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90059488</x:v>
+        <x:v>90049744</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>Crow Precision Components d/b/a W Pat Crow</x:v>
+        <x:v>CYGNUS INC                                        </x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>200 Luxton St</x:v>
+        <x:v>122 EMERALD INDUSTRIAL PARK RD      </x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>Fort Worth</x:v>
+        <x:v>PONDERAY                            </x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>TX</x:v>
+        <x:v>ID </x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>76104</x:v>
+        <x:v>83852                               </x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>817-536-2861</x:v>
+        <x:v>2082634761</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v>(817) 531-2196</x:v>
+        <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>1/25/2012</x:v>
+        <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R18" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v/>
       </x:c>
       <x:c r="U18" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V18" t="str">
         <x:v/>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>25704</x:v>
+        <x:v>24694</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>184</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90049744</x:v>
+        <x:v>90066723</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>CYGNUS INC                                        </x:v>
+        <x:v>D-J EXTRUDING                                     </x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>122 EMERALD INDUSTRIAL PARK RD      </x:v>
+        <x:v>723 E SPRING AVE                    </x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>PONDERAY                            </x:v>
+        <x:v>CONWAY SPRINGS                      </x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>ID </x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>83852                               </x:v>
+        <x:v>67031-8128                          </x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>2082634761</x:v>
+        <x:v>620-456-3121</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>208-263-9217</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>10/1/2004</x:v>
+        <x:v>4/27/2005</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V19" t="str">
         <x:v/>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>24694</x:v>
+        <x:v>24409</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90066723</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>D-J EXTRUDING                                     </x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>723 E SPRING AVE                    </x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>CONWAY SPRINGS                      </x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F20" t="str">
         <x:v>KS </x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>67031-8128                          </x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>620-456-3121</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v/>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>4/27/2005</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V20" t="str">
         <x:v/>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>24409</x:v>
+        <x:v>24510</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="n">
-        <x:v>85</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90050735</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>101 CLASSON AVE # 105               </x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>BROOKLYN                            </x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>KS </x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>11205-1401                          </x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>718-625-1266</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v>718-875-0582</x:v>
       </x:c>
       <x:c r="J21" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
         <x:v/>
       </x:c>
       <x:c r="O21" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P21" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q21" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R21" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v/>
       </x:c>
       <x:c r="U21" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V21" t="str">
         <x:v/>
       </x:c>
       <x:c r="W21" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X21" t="n">
-        <x:v>24510</x:v>
+        <x:v>24703</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
-        <x:v>189</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>90050735</x:v>
+        <x:v>90045280</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
+        <x:v>HUGHES BROS AIRCRAFTERS INC</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>101 CLASSON AVE # 105               </x:v>
+        <x:v>11010 Garfield Place</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>BROOKLYN                            </x:v>
+        <x:v>SOUTH GATE</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>NY </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>11205-1401                          </x:v>
+        <x:v>90280-7583</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>718-625-1266</x:v>
+        <x:v>13237734541</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v>718-875-0582</x:v>
+        <x:v>562/923-1393</x:v>
       </x:c>
       <x:c r="J22" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/18/2008</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q22" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R22" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v/>
       </x:c>
       <x:c r="U22" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V22" t="str">
-        <x:v/>
+        <x:v>Limited to water quench only</x:v>
       </x:c>
       <x:c r="W22" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X22" t="n">
-        <x:v>24703</x:v>
+        <x:v>24588</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD22" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG22" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="n">
-        <x:v>14</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>90045280</x:v>
+        <x:v>90024608</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>HUGHES BROS AIRCRAFTERS INC</x:v>
+        <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>11010 Garfield Place</x:v>
+        <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>SOUTH GATE</x:v>
+        <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F23" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>90280-7583</x:v>
+        <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>13237734541</x:v>
+        <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v>562/923-1393</x:v>
+        <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>1/18/2008</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K23" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="L23" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="M23" t="str">
         <x:v/>
       </x:c>
       <x:c r="N23" t="str">
         <x:v/>
       </x:c>
       <x:c r="O23" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P23" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q23" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R23" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T23" t="str">
         <x:v/>
       </x:c>
       <x:c r="U23" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V23" t="str">
-        <x:v>Limited to water quench only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W23" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X23" t="n">
-        <x:v>24588</x:v>
+        <x:v>24704</x:v>
       </x:c>
       <x:c r="Y23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA23" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB23" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC23" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD23" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG23" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="n">
-        <x:v>191</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>90024608</x:v>
+        <x:v>90059488</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>HYDROFORM USA INC</x:v>
+        <x:v>M W CROW INC</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>2848 E 208TH ST</x:v>
+        <x:v>200 LUXTON ST</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>LONG BEACH</x:v>
+        <x:v>FORT WORTH</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>CA</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>90810-1101</x:v>
+        <x:v>76104-1719</x:v>
       </x:c>
       <x:c r="H24" t="str">
-        <x:v>000-000-0000</x:v>
+        <x:v>817-536-2861</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v>310-632-0932</x:v>
+        <x:v>817-531-2196</x:v>
       </x:c>
       <x:c r="J24" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/25/2012</x:v>
       </x:c>
       <x:c r="K24" t="str">
-        <x:v>0MRR0</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L24" t="str">
-        <x:v>109082255</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P24" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q24" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R24" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V24" t="str">
         <x:v/>
       </x:c>
       <x:c r="W24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X24" t="n">
-        <x:v>24704</x:v>
+        <x:v>25704</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD24" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG24" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="n">
         <x:v>23800</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v>90075449</x:v>
       </x:c>
       <x:c r="C25" t="str">
         <x:v>Metal Finishing Company Inc. Murdock  </x:v>
       </x:c>
       <x:c r="D25" t="str">
         <x:v>701-721 E Murdock</x:v>
       </x:c>
       <x:c r="E25" t="str">
@@ -2866,63 +2866,63 @@
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="n">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v>90014519</x:v>
       </x:c>
       <x:c r="C30" t="str">
         <x:v>SPINCRAFT</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>2455 S COMMERCE DR</x:v>
+        <x:v>2455 SOUTH COMMERCE DRIVE</x:v>
       </x:c>
       <x:c r="E30" t="str">
         <x:v>NEW BERLIN</x:v>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>WI</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>53151</x:v>
+        <x:v>53151-2717</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>262 784-8440</x:v>
+        <x:v>2627848440</x:v>
       </x:c>
       <x:c r="I30" t="str">
         <x:v>262-784-8463</x:v>
       </x:c>
       <x:c r="J30" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
@@ -3113,457 +3113,359 @@
       <x:c r="M32" t="str">
         <x:v/>
       </x:c>
       <x:c r="N32" t="str">
         <x:v/>
       </x:c>
       <x:c r="O32" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P32" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q32" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T32" t="str">
         <x:v/>
       </x:c>
       <x:c r="U32" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V32" t="str">
-        <x:v>Limited to furnace #2</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W32" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X32" t="n">
         <x:v>25494</x:v>
       </x:c>
       <x:c r="Y32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA32" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB32" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC32" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD32" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="n">
-        <x:v>1272</x:v>
+        <x:v>26163</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>90053128</x:v>
+        <x:v>90173265</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>STRETCH FORMING CORPORATION                       </x:v>
+        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>804 SOUTH REDLANDS AVE              </x:v>
+        <x:v>601 Airport Dr</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>PERRIS                              </x:v>
+        <x:v>Mansfield</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>CA </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>92570                               </x:v>
+        <x:v>76063-2718</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>951-443-0911</x:v>
+        <x:v>817-477-2193 (X220)</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>951-443-0917</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J33" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>5/31/2023</x:v>
       </x:c>
       <x:c r="K33" t="str">
         <x:v/>
       </x:c>
       <x:c r="L33" t="str">
         <x:v/>
       </x:c>
       <x:c r="M33" t="str">
         <x:v/>
       </x:c>
       <x:c r="N33" t="str">
         <x:v/>
       </x:c>
       <x:c r="O33" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P33" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q33" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R33" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T33" t="str">
         <x:v/>
       </x:c>
       <x:c r="U33" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V33" t="str">
         <x:v/>
       </x:c>
       <x:c r="W33" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X33" t="n">
-        <x:v>30452</x:v>
+        <x:v>30159</x:v>
       </x:c>
       <x:c r="Y33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA33" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB33" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC33" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD33" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG33" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="n">
-        <x:v>26163</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>90173265</x:v>
+        <x:v>90053657</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
+        <x:v>VALCO INC</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>601 Airport Dr</x:v>
+        <x:v>1009 BOREN BOULEVARD</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>Mansfield</x:v>
+        <x:v>DUNCAN</x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>TX</x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>76063-2718</x:v>
+        <x:v>73533-4182</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>817-477-2193 (X220)</x:v>
+        <x:v>5802554300</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v/>
+        <x:v>580-470-2033</x:v>
       </x:c>
       <x:c r="J34" t="str">
-        <x:v>5/31/2023</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K34" t="str">
         <x:v/>
       </x:c>
       <x:c r="L34" t="str">
         <x:v/>
       </x:c>
       <x:c r="M34" t="str">
         <x:v/>
       </x:c>
       <x:c r="N34" t="str">
         <x:v/>
       </x:c>
       <x:c r="O34" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P34" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q34" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R34" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T34" t="str">
         <x:v/>
       </x:c>
       <x:c r="U34" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V34" t="str">
         <x:v/>
       </x:c>
       <x:c r="W34" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X34" t="n">
-        <x:v>30159</x:v>
+        <x:v>24853</x:v>
       </x:c>
       <x:c r="Y34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA34" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB34" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD34" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG34" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="n">
-        <x:v>332</x:v>
+        <x:v>24857</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>90053657</x:v>
+        <x:v>90075735</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>VALCO INC</x:v>
+        <x:v>VALLEY TOOL AND MANUFACTURING LLC                 </x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>1009 BOREN BOULEVARD</x:v>
+        <x:v>132 Shelland Street                 </x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>DUNCAN</x:v>
+        <x:v>MILFORD                             </x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>OK</x:v>
+        <x:v>CT </x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>73533-4182</x:v>
+        <x:v>06461                               </x:v>
       </x:c>
       <x:c r="H35" t="str">
-        <x:v>5802554300</x:v>
+        <x:v>(203) 799-8800, ext. 210</x:v>
       </x:c>
       <x:c r="I35" t="str">
-        <x:v>580-470-2033</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J35" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>3/17/2020</x:v>
       </x:c>
       <x:c r="K35" t="str">
         <x:v/>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
         <x:v/>
       </x:c>
       <x:c r="N35" t="str">
         <x:v/>
       </x:c>
       <x:c r="O35" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="P35" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q35" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="R35" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T35" t="str">
         <x:v/>
       </x:c>
       <x:c r="U35" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V35" t="str">
-        <x:v/>
+        <x:v>Glycol quench
+only</x:v>
       </x:c>
       <x:c r="W35" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="X35" t="n">
-        <x:v>24853</x:v>
+        <x:v>30059</x:v>
       </x:c>
       <x:c r="Y35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA35" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB35" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC35" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD35" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG35" t="str">
-        <x:v>AS</x:v>
-[...97 lines deleted...]
-      <x:c r="AG36" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>