--- v5 (2026-08-21)
+++ v6 (2026-10-28)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20928ad2f0634b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451595c3eadb4a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4b5fe1d9c7f94570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R939397765eda4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b5fe1d9c7f94570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R939397765eda4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -217,69 +217,69 @@
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>90057898</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>ULTRA TECH AEROSPACE INC                          </x:v>
+        <x:v>ULTRA TECH AEROSPACE INC</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>3000 POWER DR                       </x:v>
+        <x:v>3000 POWER DRIVE</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>KANSAS CITY                         </x:v>
+        <x:v>KANSAS CITY</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>KS </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>66106                               </x:v>
+        <x:v>66106-4721</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>913-671-2963 </x:v>
+        <x:v>913-262-7009</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v/>
+        <x:v>913-262-7210</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>GSS 6202</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Fusion Welding of Ferrous and Non-Ferrous Alloy Ground Support Equipment</x:v>
       </x:c>