--- v5 (2026-08-21)
+++ v6 (2026-10-22)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedf6c23952043e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025fcbe46ef34959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf1299bf6705049da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7aa9bdc2a7574a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1299bf6705049da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7aa9bdc2a7574a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,509 +113,509 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>20296</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90074010</x:v>
+        <x:v>90024671</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>AADFW INC</x:v>
+        <x:v>AIRCRAFT TUBULAR COMPONENTS INC</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1350 WESTPARK WAY</x:v>
+        <x:v>3939 DOW RD</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>EULESS</x:v>
+        <x:v>MELBOURNE</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>TX</x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>76040</x:v>
+        <x:v>32934</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>817-540-0153</x:v>
+        <x:v>3217579020</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v/>
+        <x:v>3217579020</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>3/11/2019</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
-        <x:v>0L9N8</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>T-103</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Limited to localized processing of DAA3420D118-052 per MP-SOW-0449 Revision A.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>354</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>29104</x:v>
+        <x:v>29241</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>219</x:v>
+        <x:v>26084</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90024671</x:v>
+        <x:v>90058254</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>AIRCRAFT TUBULAR COMPONENTS INC</x:v>
+        <x:v>APPLIED TECHNICAL SERVICES LLC                    </x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>3939 DOW RD</x:v>
+        <x:v>1049 TRIAD CT                       </x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>MELBOURNE</x:v>
+        <x:v>MARIETTA                            </x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>FL</x:v>
+        <x:v>GA </x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>32934</x:v>
+        <x:v>30062                               </x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>3217579020</x:v>
+        <x:v>7704231400</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>3217579020</x:v>
+        <x:v>770-514-3299</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>6/20/2022</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>T-103</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v/>
+        <x:v>No Pre-Penetrant Etch Capability</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>354</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>29241</x:v>
+        <x:v>26199</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>26084</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90058254</x:v>
+        <x:v>90050010</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>APPLIED TECHNICAL SERVICES LLC                    </x:v>
+        <x:v>E M E INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>1049 TRIAD CT                       </x:v>
+        <x:v>431 E. Oaks St</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>MARIETTA                            </x:v>
+        <x:v>COMPTON</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>GA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>30062                               </x:v>
+        <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>7704231400</x:v>
+        <x:v>3106391621</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>770-514-3299</x:v>
+        <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>6/20/2022</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>T-103</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>No Pre-Penetrant Etch Capability</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>354</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>26199</x:v>
+        <x:v>12634</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>66</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90050010</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>E M E INC</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>431 E. Oaks St</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>COMPTON</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90221-1001</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>3106391621</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>310-639-8559</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>T-103</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>354</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>12634</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>175</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90055274</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>HIXSON METAL FINISHING                            </x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>829 PRODUCTION PL                   </x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>NEWPORT BEACH                       </x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>92663                               </x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>8009009798</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>949-645-0534</x:v>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>T-103</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>354</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>1120</x:v>
+        <x:v>30888</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>