--- v1 (2026-02-05)
+++ v2 (2026-04-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4863f5224d46ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc125f53064ed4ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R436d05d6c95845d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf9ddcca5ab6546eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R436d05d6c95845d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9ddcca5ab6546eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,60 +122,60 @@
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>25962</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90075269</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>ALBERT INDUSTRIES LTD</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>9910 JORDAN CIR</x:v>
+        <x:v>9910 JORDAN CIRCLE</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>SANTA FE SPRINGS</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>90670</x:v>
+        <x:v>90670-3305</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>5629411500</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>2/22/2021</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
@@ -1406,63 +1406,63 @@
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v>90127588</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>SOLAR ATMOSPHERES OF CALIFORNIA                   </x:v>
+        <x:v>SOLAR ATMOSPHERES OF CALIFORNIA INC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>8606 LIVE OAK AVE                   </x:v>
+        <x:v>8606 LIVE OAK AVENUE</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>FONTANA                             </x:v>
+        <x:v>FONTANA</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>92335                               </x:v>
+        <x:v>92335-3172</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v>9092177400</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v/>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>3/22/2012</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
@@ -1560,51 +1560,51 @@
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V16" t="str">
-        <x:v/>
+        <x:v>Limited to Ground Support Equipment only. Not authorized for flight hardware</x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X16" t="n">
         <x:v>30219</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>