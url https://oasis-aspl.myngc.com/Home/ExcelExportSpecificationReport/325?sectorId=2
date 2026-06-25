--- v2 (2026-04-17)
+++ v3 (2026-06-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc125f53064ed4ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0dc0ca525642dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf9ddcca5ab6546eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcc34a784a025410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9ddcca5ab6546eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc34a784a025410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -218,63 +218,63 @@
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>90048618</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>All Metals Processing of Orange County, LLC</x:v>
+        <x:v>ALL METALS PROCESSING OF</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>8401 STANDUSTRIAL ST                </x:v>
+        <x:v>8401 STANDUSTRIAL ST</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>STANTON                             </x:v>
+        <x:v>STANTON</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>90680-2619                          </x:v>
+        <x:v>90680-2619</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>