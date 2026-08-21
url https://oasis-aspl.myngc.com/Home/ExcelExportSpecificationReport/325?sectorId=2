--- v3 (2026-06-25)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0dc0ca525642dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd76a645dd5476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcc34a784a025410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R14945f32e92f466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc34a784a025410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14945f32e92f466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -167,52 +167,55 @@
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S2" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T2" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V2" t="str">
         <x:v/>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>23548</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -266,52 +269,55 @@
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S3" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T3" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V3" t="str">
         <x:v/>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X3" t="n">
         <x:v>10362</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -365,52 +371,55 @@
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S4" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T4" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V4" t="str">
         <x:v>Limited to use in conjunction with LMA-PC009</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X4" t="n">
         <x:v>29509</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -464,52 +473,55 @@
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S5" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T5" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X5" t="n">
         <x:v>30440</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -563,52 +575,55 @@
       <x:c r="K6" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S6" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T6" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X6" t="n">
         <x:v>10381</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -662,52 +677,55 @@
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S7" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T7" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X7" t="n">
         <x:v>28920</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -761,52 +779,55 @@
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S8" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T8" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V8" t="str">
         <x:v>Rockwell Hardness  Superficial Hardness of Metallic Materials (F35 Program only)</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X8" t="n">
         <x:v>6060</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -860,52 +881,55 @@
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S9" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T9" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V9" t="str">
         <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X9" t="n">
         <x:v>30400</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -959,52 +983,55 @@
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S10" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T10" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V10" t="str">
         <x:v/>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X10" t="n">
         <x:v>30588</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1058,52 +1085,55 @@
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S11" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T11" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V11" t="str">
         <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X11" t="n">
         <x:v>29708</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1157,52 +1187,55 @@
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S12" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T12" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X12" t="n">
         <x:v>29741</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1256,52 +1289,55 @@
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S13" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T13" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X13" t="n">
         <x:v>30186</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1355,52 +1391,55 @@
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S14" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T14" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V14" t="str">
         <x:v/>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X14" t="n">
         <x:v>2089</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1454,52 +1493,55 @@
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S15" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T15" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X15" t="n">
         <x:v>30155</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1553,52 +1595,55 @@
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S16" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T16" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V16" t="str">
         <x:v>Limited to Ground Support Equipment only. Not authorized for flight hardware</x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X16" t="n">
         <x:v>30219</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1652,52 +1697,55 @@
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="R17" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="S17" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="T17" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="U17" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V17" t="str">
         <x:v/>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="X17" t="n">
         <x:v>2128</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>