--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1833ed7ba63b4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804c5ae652374818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdb3f1669ae45495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd9d4bb1d87cf427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb3f1669ae45495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9d4bb1d87cf427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -903,66 +903,66 @@
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
         <x:v>4821</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>90019854</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>Reid Products Inc</x:v>
+        <x:v>REID PRODUCTS INC</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>21430 Waalew Rd</x:v>
+        <x:v>21430 WAALEW ROAD</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>Apple Valley</x:v>
+        <x:v>APPLE VALLEY</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>92307</x:v>
+        <x:v>92307-1026</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>760-240-1355 X15</x:v>
+        <x:v>7602401355</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>760-240-1359</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>Acceptance criteria for magnetic particle inspection per ASTM E1444 or previous methods shall be Grade A of Mil-Std 1907, unless otherwise specified on the engineering drawing or purchase order.</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>ASTM E1444</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
@@ -1004,60 +1004,60 @@
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>90024577</x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>1700 W 132ND ST</x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E11" t="str">
         <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>90249</x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>Acceptance criteria for magnetic particle inspection per ASTM E1444 or previous methods shall be Grade A of Mil-Std 1907, unless otherwise specified on the engineering drawing or purchase order.</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>ASTM E1444</x:v>
       </x:c>