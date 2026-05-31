--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80cd7e37e9934d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc80e02fda7b4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3b7cbf1c0bfa4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5c7017a7c64749b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b7cbf1c0bfa4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c7017a7c64749b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1785,66 +1785,66 @@
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
         <x:v>4821</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v>90019854</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>Reid Products Inc</x:v>
+        <x:v>REID PRODUCTS INC</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>21430 Waalew Rd</x:v>
+        <x:v>21430 WAALEW ROAD</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>Apple Valley</x:v>
+        <x:v>APPLE VALLEY</x:v>
       </x:c>
       <x:c r="F19" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>92307</x:v>
+        <x:v>92307-1026</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>760-240-1355 X15</x:v>
+        <x:v>7602401355</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>760-240-1359</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
@@ -1886,60 +1886,60 @@
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v>90024577</x:v>
       </x:c>
       <x:c r="C20" t="str">
         <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>1700 W 132ND ST</x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E20" t="str">
         <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F20" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>90249</x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H20" t="str">
         <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I20" t="str">
         <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J20" t="str">
         <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>ASTM E1417</x:v>
       </x:c>