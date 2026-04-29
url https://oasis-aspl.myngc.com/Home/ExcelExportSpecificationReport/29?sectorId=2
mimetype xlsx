--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22530cfba9d84b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f7d28a5b1c4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4032757b73de42fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd5a8382ad5bc4bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4032757b73de42fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5a8382ad5bc4bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">