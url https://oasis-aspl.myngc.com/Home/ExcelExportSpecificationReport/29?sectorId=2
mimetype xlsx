--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f7d28a5b1c4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf6fc602fa94e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd5a8382ad5bc4bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R60b472ac21df4fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5a8382ad5bc4bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60b472ac21df4fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -215,117 +215,117 @@
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>9025</x:v>
+        <x:v>72160</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90061995</x:v>
+        <x:v>90223635</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>ELECTRODE TECHNOLOGIES INC DBA REID METAL FINISHING</x:v>
+        <x:v>ELECTRODE TECHNOLOGIES, INC.</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>3110 W HARVARD ST</x:v>
+        <x:v>3110 WEST HARVARD STREET</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>Santa Ana</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>USA</x:v>
+        <x:v>92704-3940</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>562-454-3434</x:v>
+        <x:v>7145493771</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>714-549-3008</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>8/6/2015</x:v>
+        <x:v>6/4/2026</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>ASTM B633</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Zinc on Iron and Steel, Electrodeposited Coatings of</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
         <x:v/>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>28823</x:v>
+        <x:v>30747</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>