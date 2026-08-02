--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf6fc602fa94e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f2e094d2e747fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R60b472ac21df4fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5dbf737c38c0453a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60b472ac21df4fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5dbf737c38c0453a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">