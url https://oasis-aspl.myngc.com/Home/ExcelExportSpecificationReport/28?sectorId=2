--- v2 (2026-02-07)
+++ v3 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7513fc9c774446ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c46945cfde4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3524a0aef0284195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R04b679196e2c467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3524a0aef0284195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04b679196e2c467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">