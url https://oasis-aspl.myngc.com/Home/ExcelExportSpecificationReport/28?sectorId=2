--- v3 (2026-05-08)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c46945cfde4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4259387dea574409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R04b679196e2c467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Raee6d095c76f438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04b679196e2c467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raee6d095c76f438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -407,117 +407,117 @@
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>9025</x:v>
+        <x:v>72160</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90061995</x:v>
+        <x:v>90223635</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>ELECTRODE TECHNOLOGIES INC DBA REID METAL FINISHING</x:v>
+        <x:v>ELECTRODE TECHNOLOGIES, INC.</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>3110 W HARVARD ST</x:v>
+        <x:v>3110 WEST HARVARD STREET</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Santa Ana</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>USA</x:v>
+        <x:v>92704-3940</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>562-454-3434</x:v>
+        <x:v>7145493771</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>714-549-3008</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>8/6/2015</x:v>
+        <x:v>6/4/2026</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Limited to: Nitric1, Nitric 2  Nitric 4 only.</x:v>
+        <x:v>Limited to Nitric1, 2  4 only</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>25277</x:v>
+        <x:v>30746</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -799,607 +799,607 @@
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>5</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90051466</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>LUBECO INC</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>6859 DOWNEY AVENUE</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>LONG BEACH</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>90805-1967</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>5626021791</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>562-633-4078</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Limited to Nitric 1, 2, 3,  4 only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>24479</x:v>
+        <x:v>30713</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>221</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90024675</x:v>
+        <x:v>90051466</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
+        <x:v>LUBECO INC</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>165 Field St</x:v>
+        <x:v>6859 DOWNEY AVENUE</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>West Babylon</x:v>
+        <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>NY</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>11704</x:v>
+        <x:v>90805-1967</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>(631) 694-1818</x:v>
+        <x:v>5626021791</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>(631) 694-1848</x:v>
+        <x:v>562-633-4078</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v>Limited to Nitric 1, Nitric 2, Nitric 3. Limited to Practice B, C, D, E, F </x:v>
+        <x:v>Limited to Nitric 1, 2, 3,  4 only</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>24737</x:v>
+        <x:v>24479</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>82</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90041879</x:v>
+        <x:v>90024675</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>METAL SURFACES INTERNATIONAL LLC                  </x:v>
+        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>6060 SHULL ST                       </x:v>
+        <x:v>165 Field St</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>BELL GARDENS                        </x:v>
+        <x:v>West Babylon</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>CA </x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>90201-6237                          </x:v>
+        <x:v>11704</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>562-927-1331</x:v>
+        <x:v>(631) 694-1818</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>562-927-0692</x:v>
+        <x:v>(631) 694-1848</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>8/7/2006</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>Limited to Nitric 1, 2, 3, 5. Not approved for high humidity testing</x:v>
+        <x:v>Limited to Nitric 1, Nitric 2, Nitric 3. Limited to Practice B, C, D, E, F </x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>24828</x:v>
+        <x:v>24737</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>24897</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90077007</x:v>
+        <x:v>90041879</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>ND Testing Inc</x:v>
+        <x:v>METAL SURFACES INTERNATIONAL LLC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>11473 Pacific Ave</x:v>
+        <x:v>6060 SHULL STREET</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>FONTANA</x:v>
+        <x:v>BELL GARDENS</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>92337</x:v>
+        <x:v>90201-6237</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>9099884054</x:v>
+        <x:v>5629271331</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>909-988-2356</x:v>
+        <x:v>562-927-0692</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>6/9/2020</x:v>
+        <x:v>8/7/2006</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Limited to Citric Acid Solutions only. (Citric 1 – 4)</x:v>
+        <x:v>Limited to Nitric 1, 2, 3, 5. Not approved for high humidity testing</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>29865</x:v>
+        <x:v>24828</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>203</x:v>
+        <x:v>24897</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90051986</x:v>
+        <x:v>90077007</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>NORTH EAST FINISHING CO</x:v>
+        <x:v>ND Testing Inc</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>245 RALPH AV</x:v>
+        <x:v>11473 Pacific Ave</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>COPIAGUE</x:v>
+        <x:v>FONTANA</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>NY</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>11726-1514</x:v>
+        <x:v>92337</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>6317898000</x:v>
+        <x:v>9099884054</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>631-789-8094</x:v>
+        <x:v>909-988-2356</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>6/9/2020</x:v>
       </x:c>
       <x:c r="K13" t="str">
-        <x:v>7BZG6</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L13" t="str">
-        <x:v>947402947</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Limited to Nitric 1</x:v>
+        <x:v>Limited to Citric Acid Solutions only. (Citric 1 – 4)</x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>25048</x:v>
+        <x:v>29865</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>27</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90052132</x:v>
+        <x:v>90051986</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>Pacific Magnetic  Penetrant Co Inc</x:v>
+        <x:v>NORTH EAST FINISHING CO</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>6837 Farmdale Ave</x:v>
+        <x:v>245 RALPH AV</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>N Hollywood</x:v>
+        <x:v>COPIAGUE</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>91605</x:v>
+        <x:v>11726-1514</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>(818) 765-7266</x:v>
+        <x:v>6317898000</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>(818) 764-3355</x:v>
+        <x:v>631-789-8094</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K14" t="str">
-        <x:v/>
+        <x:v>7BZG6</x:v>
       </x:c>
       <x:c r="L14" t="str">
-        <x:v/>
+        <x:v>947402947</x:v>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v/>
+        <x:v>Limited to Nitric 1</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>24411</x:v>
+        <x:v>25048</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>