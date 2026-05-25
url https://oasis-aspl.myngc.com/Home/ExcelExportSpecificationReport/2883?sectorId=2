--- v2 (2026-02-28)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e02f90be8e4c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6eb76f4173b47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6fe3c2d293704c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1d0602e1cfd948aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fe3c2d293704c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d0602e1cfd948aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2765,75 +2765,75 @@
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J29" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K29" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v/>
       </x:c>
@@ -3255,63 +3255,63 @@
       </x:c>
       <x:c r="AC33" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD33" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG33" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>90052342</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>OK </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H34" t="str">
         <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I34" t="str">
         <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J34" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K34" t="str">
         <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L34" t="str">
         <x:v/>
       </x:c>
       <x:c r="M34" t="str">
         <x:v/>
       </x:c>
       <x:c r="N34" t="str">
         <x:v/>
       </x:c>
       <x:c r="O34" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>