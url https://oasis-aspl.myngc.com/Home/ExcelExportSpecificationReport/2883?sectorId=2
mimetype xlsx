--- v3 (2026-05-25)
+++ v4 (2026-07-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6eb76f4173b47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac52e50d02904056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1d0602e1cfd948aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R80bc02f0b5de4830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d0602e1cfd948aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80bc02f0b5de4830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1877,2182 +1877,2084 @@
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>355</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90046908</x:v>
+        <x:v>90024581</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>ELITE METAL FINISHING LLC</x:v>
+        <x:v>EMBEE PROCESSING, LLC</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>540 SPECTRUM CIRCLE</x:v>
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>OXNARD</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F20" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>93030-8988</x:v>
+        <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>8059834320</x:v>
+        <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>805-983-3830</x:v>
+        <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>10/6/2011</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K20" t="str">
-        <x:v/>
+        <x:v>8H252</x:v>
       </x:c>
       <x:c r="L20" t="str">
-        <x:v/>
+        <x:v>009659541</x:v>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v/>
+        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>25968</x:v>
+        <x:v>12660</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="n">
-        <x:v>174</x:v>
+        <x:v>25939</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>90024581</x:v>
+        <x:v>90076059</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>EMBEE PROCESSING, LLC</x:v>
+        <x:v>FINE QUALITY METAL FINISHING</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+        <x:v>1640 Daisy Ave. </x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>SANTA ANA</x:v>
+        <x:v>Long Beach</x:v>
       </x:c>
       <x:c r="F21" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>92705-5248</x:v>
+        <x:v>90813</x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>7145469842</x:v>
+        <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v>714-546-4037</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K21" t="str">
-        <x:v>8H252</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L21" t="str">
-        <x:v>009659541</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
         <x:v/>
       </x:c>
       <x:c r="O21" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P21" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q21" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R21" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v/>
       </x:c>
       <x:c r="U21" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V21" t="str">
-        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
+        <x:v>Limited to BR211348, BR211872 for alternate solutions</x:v>
       </x:c>
       <x:c r="W21" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X21" t="n">
-        <x:v>12660</x:v>
+        <x:v>23436</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
-        <x:v>25939</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>90076059</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>90813</x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>562-432-2248</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v/>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J22" t="str">
-        <x:v>10/6/2020</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q22" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R22" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v/>
       </x:c>
       <x:c r="U22" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V22" t="str">
-        <x:v>Limited to BR211348, BR211872 for alternate solutions</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W22" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X22" t="n">
-        <x:v>23436</x:v>
+        <x:v>23815</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD22" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG22" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="n">
-        <x:v>85</x:v>
+        <x:v>26281</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90174451</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>GSP METAL FINISHING INC</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>16520 S FIGUEROA ST</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>90248</x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>424-266-9152 X410</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>12/4/2023</x:v>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
         <x:v/>
       </x:c>
       <x:c r="N23" t="str">
         <x:v/>
       </x:c>
       <x:c r="O23" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P23" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q23" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R23" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T23" t="str">
         <x:v/>
       </x:c>
       <x:c r="U23" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V23" t="str">
-        <x:v/>
+        <x:v>Titanium alloy only</x:v>
       </x:c>
       <x:c r="W23" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X23" t="n">
-        <x:v>23815</x:v>
+        <x:v>29255</x:v>
       </x:c>
       <x:c r="Y23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA23" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB23" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC23" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD23" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG23" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="n">
-        <x:v>26281</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>90174451</x:v>
+        <x:v>90050789</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>GSP METAL FINISHING INC</x:v>
+        <x:v>Hi-Tech Metal Finishing</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>16520 S FIGUEROA ST</x:v>
+        <x:v>3100 Jim Christal Rd</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>GARDENA</x:v>
+        <x:v>Denton</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>CA</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>90248</x:v>
+        <x:v>76207</x:v>
       </x:c>
       <x:c r="H24" t="str">
-        <x:v>424-266-9152 X410</x:v>
+        <x:v>(940) 349-6014</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v/>
+        <x:v>940-898-8305</x:v>
       </x:c>
       <x:c r="J24" t="str">
-        <x:v>12/4/2023</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K24" t="str">
         <x:v/>
       </x:c>
       <x:c r="L24" t="str">
         <x:v/>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P24" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q24" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V24" t="str">
-        <x:v>Titanium alloy only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W24" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X24" t="n">
-        <x:v>29255</x:v>
+        <x:v>14953</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD24" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG24" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="n">
-        <x:v>246</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>90050789</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>Hi-Tech Metal Finishing</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>3100 Jim Christal Rd</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>Denton</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>TX</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>76207</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H25" t="str">
-        <x:v>(940) 349-6014</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>940-898-8305</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J25" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K25" t="str">
         <x:v/>
       </x:c>
       <x:c r="L25" t="str">
         <x:v/>
       </x:c>
       <x:c r="M25" t="str">
         <x:v/>
       </x:c>
       <x:c r="N25" t="str">
         <x:v/>
       </x:c>
       <x:c r="O25" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P25" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q25" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R25" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T25" t="str">
         <x:v/>
       </x:c>
       <x:c r="U25" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V25" t="str">
         <x:v/>
       </x:c>
       <x:c r="W25" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X25" t="n">
-        <x:v>14953</x:v>
+        <x:v>26101</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD25" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG25" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="n">
-        <x:v>175</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>90055274</x:v>
+        <x:v>90051536</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>HIXSON METAL FINISHING                            </x:v>
+        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>829 PRODUCTION PL                   </x:v>
+        <x:v>8135 1st AVE S</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>NEWPORT BEACH                       </x:v>
+        <x:v>SEATTLE</x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>CA </x:v>
+        <x:v>WA</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>92663                               </x:v>
+        <x:v>98108-4202</x:v>
       </x:c>
       <x:c r="H26" t="str">
-        <x:v>8009009798</x:v>
+        <x:v>206-762-5855</x:v>
       </x:c>
       <x:c r="I26" t="str">
-        <x:v>949-645-0534</x:v>
+        <x:v>206-763-1641</x:v>
       </x:c>
       <x:c r="J26" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/13/2009</x:v>
       </x:c>
       <x:c r="K26" t="str">
         <x:v/>
       </x:c>
       <x:c r="L26" t="str">
         <x:v/>
       </x:c>
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
         <x:v/>
       </x:c>
       <x:c r="O26" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P26" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q26" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R26" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T26" t="str">
         <x:v/>
       </x:c>
       <x:c r="U26" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V26" t="str">
-        <x:v/>
+        <x:v>Limited to Aluminum  and Titanium processing only</x:v>
       </x:c>
       <x:c r="W26" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X26" t="n">
-        <x:v>26101</x:v>
+        <x:v>14891</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD26" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG26" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="n">
-        <x:v>129</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>90051536</x:v>
+        <x:v>90051682</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+        <x:v>Metal Finishing Company Inc</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>8135 1st AVE S</x:v>
+        <x:v>1423 S Mclean Blvd</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>SEATTLE</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>WA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>98108-4202</x:v>
+        <x:v>57213</x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>206-762-5855</x:v>
+        <x:v>(316) 267-7289</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v>206-763-1641</x:v>
+        <x:v>(316) 267-1450</x:v>
       </x:c>
       <x:c r="J27" t="str">
-        <x:v>5/13/2009</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K27" t="str">
         <x:v/>
       </x:c>
       <x:c r="L27" t="str">
         <x:v/>
       </x:c>
       <x:c r="M27" t="str">
         <x:v/>
       </x:c>
       <x:c r="N27" t="str">
         <x:v/>
       </x:c>
       <x:c r="O27" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P27" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q27" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R27" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T27" t="str">
         <x:v/>
       </x:c>
       <x:c r="U27" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V27" t="str">
-        <x:v>Limited to Aluminum  and Titanium processing only</x:v>
+        <x:v>Aluminum, Titanium, CRES </x:v>
       </x:c>
       <x:c r="W27" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X27" t="n">
-        <x:v>14891</x:v>
+        <x:v>14733</x:v>
       </x:c>
       <x:c r="Y27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA27" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB27" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC27" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD27" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG27" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="n">
-        <x:v>247</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>90051682</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>Metal Finishing Company Inc</x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>1423 S Mclean Blvd</x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>57213</x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>(316) 267-7289</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>(316) 267-1450</x:v>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J28" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K28" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L28" t="str">
         <x:v/>
       </x:c>
       <x:c r="M28" t="str">
         <x:v/>
       </x:c>
       <x:c r="N28" t="str">
         <x:v/>
       </x:c>
       <x:c r="O28" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P28" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q28" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R28" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T28" t="str">
         <x:v/>
       </x:c>
       <x:c r="U28" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V28" t="str">
-        <x:v>Aluminum, Titanium, CRES </x:v>
+        <x:v>Limits: Limited to etching Al and Ti. Ref. RCI 648908</x:v>
       </x:c>
       <x:c r="W28" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X28" t="n">
-        <x:v>14733</x:v>
+        <x:v>23418</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>90201</x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K29" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v/>
       </x:c>
       <x:c r="U29" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V29" t="str">
-        <x:v>Limits: Limited to etching Al and Ti. Ref. RCI 648908</x:v>
+        <x:v>Limited to etching aluminum. Ref. RCI 106903</x:v>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X29" t="n">
-        <x:v>23418</x:v>
+        <x:v>26118</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="n">
-        <x:v>28</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>90051777</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>Mitchell Laboratories Inc</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>7707 Bequette Ave</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>Pico Rivera</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>90660</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>(562) 949-6144</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>(562) 949-7584</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J30" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q30" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R30" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v/>
       </x:c>
       <x:c r="U30" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V30" t="str">
-        <x:v>Limited to etching aluminum. Ref. RCI 106903</x:v>
+        <x:v>Aluminum only per RCI 432490</x:v>
       </x:c>
       <x:c r="W30" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X30" t="n">
-        <x:v>26118</x:v>
+        <x:v>23393</x:v>
       </x:c>
       <x:c r="Y30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD30" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="n">
-        <x:v>17106</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>90068865</x:v>
+        <x:v>90052132</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
+        <x:v>Pacific Magnetic  Penetrant Co Inc</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>2522 WEST 21ST STREET</x:v>
+        <x:v>6837 Farmdale Ave</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>CHANUTE</x:v>
+        <x:v>N Hollywood</x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>66720-6132</x:v>
+        <x:v>91605</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>6203052451</x:v>
+        <x:v>(818) 765-7266</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>620-305-2401</x:v>
+        <x:v>(818) 764-3355</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>5/9/2018</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
         <x:v/>
       </x:c>
       <x:c r="O31" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P31" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q31" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T31" t="str">
         <x:v/>
       </x:c>
       <x:c r="U31" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V31" t="str">
-        <x:v>Aluminum only per RCI 432490</x:v>
+        <x:v>Limits: Approved for Aluminum, CRES and Titanium only</x:v>
       </x:c>
       <x:c r="W31" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X31" t="n">
-        <x:v>23393</x:v>
+        <x:v>20292</x:v>
       </x:c>
       <x:c r="Y31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA31" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC31" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD31" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG31" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="n">
-        <x:v>27</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>90052132</x:v>
+        <x:v>90052168</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>Pacific Magnetic  Penetrant Co Inc</x:v>
+        <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>6837 Farmdale Ave</x:v>
+        <x:v>1015 S West Street</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>N Hollywood</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>91605</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>(818) 765-7266</x:v>
+        <x:v>(316) 945-5285</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>(818) 764-3355</x:v>
+        <x:v>(316) 945-8906</x:v>
       </x:c>
       <x:c r="J32" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K32" t="str">
         <x:v/>
       </x:c>
       <x:c r="L32" t="str">
         <x:v/>
       </x:c>
       <x:c r="M32" t="str">
         <x:v/>
       </x:c>
       <x:c r="N32" t="str">
         <x:v/>
       </x:c>
       <x:c r="O32" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P32" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q32" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R32" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T32" t="str">
         <x:v/>
       </x:c>
       <x:c r="U32" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V32" t="str">
-        <x:v>Limits: Approved for Aluminum, CRES and Titanium only</x:v>
+        <x:v>Aluminum Alloys only</x:v>
       </x:c>
       <x:c r="W32" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X32" t="n">
-        <x:v>20292</x:v>
+        <x:v>13697</x:v>
       </x:c>
       <x:c r="Y32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA32" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB32" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC32" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD32" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="n">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>90052168</x:v>
+        <x:v>90052342</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>Paragon Services Inc West St.</x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>1015 S West Street</x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>KS</x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>67213</x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>(316) 945-5285</x:v>
+        <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>(316) 945-8906</x:v>
+        <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J33" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K33" t="str">
-        <x:v/>
+        <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L33" t="str">
         <x:v/>
       </x:c>
       <x:c r="M33" t="str">
         <x:v/>
       </x:c>
       <x:c r="N33" t="str">
         <x:v/>
       </x:c>
       <x:c r="O33" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P33" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q33" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R33" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T33" t="str">
         <x:v/>
       </x:c>
       <x:c r="U33" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V33" t="str">
-        <x:v>Aluminum Alloys only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W33" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X33" t="n">
-        <x:v>13697</x:v>
+        <x:v>17029</x:v>
       </x:c>
       <x:c r="Y33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA33" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB33" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC33" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD33" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG33" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="n">
-        <x:v>153</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>90052342</x:v>
+        <x:v>90024594</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>PRIDE PLATING INC</x:v>
+        <x:v>RAH INDUSTRIES INC                                </x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
+        <x:v>24800 AVENUE ROCKEFELLER            </x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>GROVE</x:v>
+        <x:v>VALENCIA                            </x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>OK</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>74344</x:v>
+        <x:v>91355                               </x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>9187866111</x:v>
+        <x:v>6612955190</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v>918-786-4234</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J34" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/13/2004</x:v>
       </x:c>
       <x:c r="K34" t="str">
-        <x:v>4GMH2</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L34" t="str">
         <x:v/>
       </x:c>
       <x:c r="M34" t="str">
         <x:v/>
       </x:c>
       <x:c r="N34" t="str">
         <x:v/>
       </x:c>
       <x:c r="O34" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P34" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q34" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R34" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T34" t="str">
         <x:v/>
       </x:c>
       <x:c r="U34" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V34" t="str">
-        <x:v/>
+        <x:v>Aluminum only. Ref. RC/I BR435159  BR435158</x:v>
       </x:c>
       <x:c r="W34" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X34" t="n">
-        <x:v>17029</x:v>
+        <x:v>23453</x:v>
       </x:c>
       <x:c r="Y34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA34" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB34" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD34" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG34" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="n">
-        <x:v>178</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>90024594</x:v>
+        <x:v>90052833</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>RAH INDUSTRIES INC                                </x:v>
+        <x:v>SEYER INDUSTRIES INC                              </x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>24800 AVENUE ROCKEFELLER            </x:v>
+        <x:v>66 PATMOS CT                        </x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>VALENCIA                            </x:v>
+        <x:v>SAINT PETERS                        </x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>CA </x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>91355                               </x:v>
+        <x:v>63376-3903                          </x:v>
       </x:c>
       <x:c r="H35" t="str">
-        <x:v>6612955190</x:v>
+        <x:v>636-928-1190</x:v>
       </x:c>
       <x:c r="I35" t="str">
-        <x:v/>
+        <x:v>636-928-8945</x:v>
       </x:c>
       <x:c r="J35" t="str">
-        <x:v>7/13/2004</x:v>
+        <x:v>3/22/2010</x:v>
       </x:c>
       <x:c r="K35" t="str">
         <x:v/>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
         <x:v/>
       </x:c>
       <x:c r="N35" t="str">
         <x:v/>
       </x:c>
       <x:c r="O35" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P35" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q35" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R35" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T35" t="str">
         <x:v/>
       </x:c>
       <x:c r="U35" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V35" t="str">
-        <x:v>Aluminum only. Ref. RC/I BR435159  BR435158</x:v>
+        <x:v>Limited to Aluminum and Titanium only</x:v>
       </x:c>
       <x:c r="W35" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X35" t="n">
-        <x:v>23453</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="Y35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA35" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB35" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC35" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD35" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG35" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="n">
-        <x:v>337</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>90052833</x:v>
+        <x:v>90053043</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>SEYER INDUSTRIES INC                              </x:v>
+        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>66 PATMOS CT                        </x:v>
+        <x:v>3801 S OLIVER ST</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>SAINT PETERS                        </x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v>MO </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G36" t="str">
-        <x:v>63376-3903                          </x:v>
+        <x:v>67210</x:v>
       </x:c>
       <x:c r="H36" t="str">
-        <x:v>636-928-1190</x:v>
+        <x:v>13165235351</x:v>
       </x:c>
       <x:c r="I36" t="str">
-        <x:v>636-928-8945</x:v>
+        <x:v>316-526-1102</x:v>
       </x:c>
       <x:c r="J36" t="str">
-        <x:v>3/22/2010</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K36" t="str">
         <x:v/>
       </x:c>
       <x:c r="L36" t="str">
         <x:v/>
       </x:c>
       <x:c r="M36" t="str">
         <x:v/>
       </x:c>
       <x:c r="N36" t="str">
         <x:v/>
       </x:c>
       <x:c r="O36" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P36" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q36" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R36" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T36" t="str">
         <x:v/>
       </x:c>
       <x:c r="U36" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V36" t="str">
-        <x:v>Limited to Aluminum and Titanium only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W36" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X36" t="n">
-        <x:v>23554</x:v>
+        <x:v>14921</x:v>
       </x:c>
       <x:c r="Y36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA36" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB36" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC36" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD36" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG36" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="n">
-        <x:v>736</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>90053043</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>3801 S OLIVER ST</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>KS</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>67210</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H37" t="str">
-        <x:v>13165235351</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I37" t="str">
-        <x:v>316-526-1102</x:v>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J37" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K37" t="str">
         <x:v/>
       </x:c>
       <x:c r="L37" t="str">
         <x:v/>
       </x:c>
       <x:c r="M37" t="str">
         <x:v/>
       </x:c>
       <x:c r="N37" t="str">
         <x:v/>
       </x:c>
       <x:c r="O37" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P37" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q37" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R37" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T37" t="str">
         <x:v/>
       </x:c>
       <x:c r="U37" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V37" t="str">
         <x:v/>
       </x:c>
       <x:c r="W37" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X37" t="n">
-        <x:v>14921</x:v>
+        <x:v>26208</x:v>
       </x:c>
       <x:c r="Y37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA37" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB37" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC37" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD37" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG37" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="n">
-        <x:v>15007</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90053143</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>Sullivan Precision Metal Finishing</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>995 North Service Road West</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>Sullivan</x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>MO </x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>63080</x:v>
       </x:c>
       <x:c r="H38" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>(573) 468-8049</x:v>
       </x:c>
       <x:c r="I38" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v>(573) 468-2182</x:v>
       </x:c>
       <x:c r="J38" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K38" t="str">
         <x:v/>
       </x:c>
       <x:c r="L38" t="str">
         <x:v/>
       </x:c>
       <x:c r="M38" t="str">
         <x:v/>
       </x:c>
       <x:c r="N38" t="str">
         <x:v/>
       </x:c>
       <x:c r="O38" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P38" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q38" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R38" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T38" t="str">
         <x:v/>
       </x:c>
       <x:c r="U38" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V38" t="str">
         <x:v/>
       </x:c>
       <x:c r="W38" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X38" t="n">
-        <x:v>26208</x:v>
+        <x:v>30062</x:v>
       </x:c>
       <x:c r="Y38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA38" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB38" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC38" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD38" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG38" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="n">
-        <x:v>161</x:v>
+        <x:v>26163</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>90053143</x:v>
+        <x:v>90173265</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>Sullivan Precision Metal Finishing</x:v>
+        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>995 North Service Road West</x:v>
+        <x:v>601 Airport Dr</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Sullivan</x:v>
+        <x:v>Mansfield</x:v>
       </x:c>
       <x:c r="F39" t="str">
-        <x:v>MO</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>63080</x:v>
+        <x:v>76063-2718</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>(573) 468-8049</x:v>
+        <x:v>817-477-2193 (X220)</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v>(573) 468-2182</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J39" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>5/31/2023</x:v>
       </x:c>
       <x:c r="K39" t="str">
         <x:v/>
       </x:c>
       <x:c r="L39" t="str">
         <x:v/>
       </x:c>
       <x:c r="M39" t="str">
         <x:v/>
       </x:c>
       <x:c r="N39" t="str">
         <x:v/>
       </x:c>
       <x:c r="O39" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P39" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q39" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R39" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T39" t="str">
         <x:v/>
       </x:c>
       <x:c r="U39" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V39" t="str">
-        <x:v/>
+        <x:v>Aluminum only</x:v>
       </x:c>
       <x:c r="W39" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X39" t="n">
-        <x:v>30062</x:v>
+        <x:v>30157</x:v>
       </x:c>
       <x:c r="Y39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA39" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB39" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC39" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD39" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG39" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="n">
-        <x:v>26163</x:v>
+        <x:v>26145</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>90173265</x:v>
+        <x:v>90127518</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
+        <x:v>West Valley Plating</x:v>
       </x:c>
       <x:c r="D40" t="str">
-        <x:v>601 Airport Dr</x:v>
+        <x:v>21061 Superior Street</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>Mansfield</x:v>
+        <x:v>Chatsworth</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>TX</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>76063-2718</x:v>
+        <x:v>91311</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>817-477-2193 (X220)</x:v>
+        <x:v>818-709-1684</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v/>
       </x:c>
       <x:c r="J40" t="str">
-        <x:v>5/31/2023</x:v>
+        <x:v>3/6/2023</x:v>
       </x:c>
       <x:c r="K40" t="str">
         <x:v/>
       </x:c>
       <x:c r="L40" t="str">
         <x:v/>
       </x:c>
       <x:c r="M40" t="str">
         <x:v/>
       </x:c>
       <x:c r="N40" t="str">
         <x:v/>
       </x:c>
       <x:c r="O40" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P40" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q40" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R40" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T40" t="str">
         <x:v/>
       </x:c>
       <x:c r="U40" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V40" t="str">
-        <x:v>Aluminum only</x:v>
+        <x:v>Deviation approved per RC/I #BR 662234</x:v>
       </x:c>
       <x:c r="W40" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X40" t="n">
-        <x:v>30157</x:v>
+        <x:v>28851</x:v>
       </x:c>
       <x:c r="Y40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA40" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB40" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC40" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD40" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG40" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG41" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>