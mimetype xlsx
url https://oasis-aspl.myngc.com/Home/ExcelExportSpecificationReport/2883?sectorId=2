--- v4 (2026-07-17)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac52e50d02904056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978f4a4a3b3e442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R80bc02f0b5de4830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf85ad492e6274c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80bc02f0b5de4830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf85ad492e6274c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1877,2084 +1877,2182 @@
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>174</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90024581</x:v>
+        <x:v>90046908</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>EMBEE PROCESSING, LLC</x:v>
+        <x:v>ELITE METAL FINISHING LLC</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+        <x:v>540 SPECTRUM CIRCLE</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>SANTA ANA</x:v>
+        <x:v>OXNARD</x:v>
       </x:c>
       <x:c r="F20" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>92705-5248</x:v>
+        <x:v>93030-8988</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>7145469842</x:v>
+        <x:v>8059834320</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>714-546-4037</x:v>
+        <x:v>805-983-3830</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/6/2011</x:v>
       </x:c>
       <x:c r="K20" t="str">
-        <x:v>8H252</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L20" t="str">
-        <x:v>009659541</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>12660</x:v>
+        <x:v>25968</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="n">
-        <x:v>25939</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>90076059</x:v>
+        <x:v>90024581</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>EMBEE PROCESSING, LLC</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F21" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>90813</x:v>
+        <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>562-432-2248</x:v>
+        <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v/>
+        <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>10/6/2020</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K21" t="str">
-        <x:v/>
+        <x:v>8H252</x:v>
       </x:c>
       <x:c r="L21" t="str">
-        <x:v/>
+        <x:v>009659541</x:v>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
         <x:v/>
       </x:c>
       <x:c r="O21" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P21" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q21" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R21" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v/>
       </x:c>
       <x:c r="U21" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V21" t="str">
-        <x:v>Limited to BR211348, BR211872 for alternate solutions</x:v>
+        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
       </x:c>
       <x:c r="W21" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X21" t="n">
-        <x:v>23436</x:v>
+        <x:v>12660</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
-        <x:v>85</x:v>
+        <x:v>25939</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90076059</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>FINE QUALITY METAL FINISHING</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>1640 Daisy Ave. </x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>Long Beach</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>90813</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J22" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P22" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q22" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R22" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v/>
       </x:c>
       <x:c r="U22" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V22" t="str">
-        <x:v/>
+        <x:v>Limited to BR211348, BR211872 for alternate solutions</x:v>
       </x:c>
       <x:c r="W22" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X22" t="n">
-        <x:v>23815</x:v>
+        <x:v>23436</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD22" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG22" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="n">
-        <x:v>26281</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>90174451</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>GSP METAL FINISHING INC</x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>16520 S FIGUEROA ST</x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>GARDENA</x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>90248</x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>424-266-9152 X410</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v/>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>12/4/2023</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
         <x:v/>
       </x:c>
       <x:c r="N23" t="str">
         <x:v/>
       </x:c>
       <x:c r="O23" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P23" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q23" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R23" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T23" t="str">
         <x:v/>
       </x:c>
       <x:c r="U23" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V23" t="str">
-        <x:v>Titanium alloy only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W23" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X23" t="n">
-        <x:v>29255</x:v>
+        <x:v>23815</x:v>
       </x:c>
       <x:c r="Y23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA23" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB23" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC23" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD23" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG23" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="n">
-        <x:v>246</x:v>
+        <x:v>26281</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>90050789</x:v>
+        <x:v>90174451</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>Hi-Tech Metal Finishing</x:v>
+        <x:v>GSP METAL FINISHING INC</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>3100 Jim Christal Rd</x:v>
+        <x:v>16520 S FIGUEROA ST</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>Denton</x:v>
+        <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>TX</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>76207</x:v>
+        <x:v>90248</x:v>
       </x:c>
       <x:c r="H24" t="str">
-        <x:v>(940) 349-6014</x:v>
+        <x:v>424-266-9152 X410</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v>940-898-8305</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J24" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>12/4/2023</x:v>
       </x:c>
       <x:c r="K24" t="str">
         <x:v/>
       </x:c>
       <x:c r="L24" t="str">
         <x:v/>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P24" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q24" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V24" t="str">
-        <x:v/>
+        <x:v>Titanium alloy only</x:v>
       </x:c>
       <x:c r="W24" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X24" t="n">
-        <x:v>14953</x:v>
+        <x:v>29255</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD24" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG24" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="n">
-        <x:v>175</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>90055274</x:v>
+        <x:v>90050789</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>HIXSON METAL FINISHING                            </x:v>
+        <x:v>Hi-Tech Metal Finishing</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>829 PRODUCTION PL                   </x:v>
+        <x:v>3100 Jim Christal Rd</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>NEWPORT BEACH                       </x:v>
+        <x:v>Denton</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>CA </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>92663                               </x:v>
+        <x:v>76207</x:v>
       </x:c>
       <x:c r="H25" t="str">
-        <x:v>8009009798</x:v>
+        <x:v>(940) 349-6014</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>949-645-0534</x:v>
+        <x:v>940-898-8305</x:v>
       </x:c>
       <x:c r="J25" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K25" t="str">
         <x:v/>
       </x:c>
       <x:c r="L25" t="str">
         <x:v/>
       </x:c>
       <x:c r="M25" t="str">
         <x:v/>
       </x:c>
       <x:c r="N25" t="str">
         <x:v/>
       </x:c>
       <x:c r="O25" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P25" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q25" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R25" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T25" t="str">
         <x:v/>
       </x:c>
       <x:c r="U25" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V25" t="str">
         <x:v/>
       </x:c>
       <x:c r="W25" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X25" t="n">
-        <x:v>26101</x:v>
+        <x:v>14953</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD25" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG25" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="n">
-        <x:v>129</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>90051536</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>8135 1st AVE S</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>SEATTLE</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>WA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>98108-4202</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H26" t="str">
-        <x:v>206-762-5855</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I26" t="str">
-        <x:v>206-763-1641</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J26" t="str">
-        <x:v>5/13/2009</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K26" t="str">
         <x:v/>
       </x:c>
       <x:c r="L26" t="str">
         <x:v/>
       </x:c>
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
         <x:v/>
       </x:c>
       <x:c r="O26" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P26" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q26" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R26" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T26" t="str">
         <x:v/>
       </x:c>
       <x:c r="U26" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V26" t="str">
-        <x:v>Limited to Aluminum  and Titanium processing only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W26" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X26" t="n">
-        <x:v>14891</x:v>
+        <x:v>26101</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD26" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG26" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="n">
-        <x:v>247</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>90051682</x:v>
+        <x:v>90051536</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>Metal Finishing Company Inc</x:v>
+        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>1423 S Mclean Blvd</x:v>
+        <x:v>8135 1st AVE S</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>SEATTLE</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>KS</x:v>
+        <x:v>WA</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>57213</x:v>
+        <x:v>98108-4202</x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>(316) 267-7289</x:v>
+        <x:v>206-762-5855</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v>(316) 267-1450</x:v>
+        <x:v>206-763-1641</x:v>
       </x:c>
       <x:c r="J27" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/13/2009</x:v>
       </x:c>
       <x:c r="K27" t="str">
         <x:v/>
       </x:c>
       <x:c r="L27" t="str">
         <x:v/>
       </x:c>
       <x:c r="M27" t="str">
         <x:v/>
       </x:c>
       <x:c r="N27" t="str">
         <x:v/>
       </x:c>
       <x:c r="O27" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P27" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q27" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R27" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T27" t="str">
         <x:v/>
       </x:c>
       <x:c r="U27" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V27" t="str">
-        <x:v>Aluminum, Titanium, CRES </x:v>
+        <x:v>Limited to Aluminum  and Titanium processing only</x:v>
       </x:c>
       <x:c r="W27" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X27" t="n">
-        <x:v>14733</x:v>
+        <x:v>14891</x:v>
       </x:c>
       <x:c r="Y27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA27" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB27" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC27" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD27" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG27" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="n">
-        <x:v>83</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>90043905</x:v>
+        <x:v>90051682</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>MISTRAS GROUP</x:v>
+        <x:v>Metal Finishing Company Inc</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>8427 ATLANTIC AVE</x:v>
+        <x:v>1423 S Mclean Blvd</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>CUDAHY</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>90201</x:v>
+        <x:v>57213</x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>3235607343</x:v>
+        <x:v>(316) 267-7289</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>323-560-6587</x:v>
+        <x:v>(316) 267-1450</x:v>
       </x:c>
       <x:c r="J28" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K28" t="str">
-        <x:v>24771</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L28" t="str">
         <x:v/>
       </x:c>
       <x:c r="M28" t="str">
         <x:v/>
       </x:c>
       <x:c r="N28" t="str">
         <x:v/>
       </x:c>
       <x:c r="O28" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P28" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q28" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R28" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T28" t="str">
         <x:v/>
       </x:c>
       <x:c r="U28" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V28" t="str">
-        <x:v>Limits: Limited to etching Al and Ti. Ref. RCI 648908</x:v>
+        <x:v>Aluminum, Titanium, CRES </x:v>
       </x:c>
       <x:c r="W28" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X28" t="n">
-        <x:v>23418</x:v>
+        <x:v>14733</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD28" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG28" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="n">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>90051777</x:v>
+        <x:v>90043905</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>Mitchell Laboratories Inc</x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>7707 Bequette Ave</x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Pico Rivera</x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>90660</x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>(562) 949-6144</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v>(562) 949-7584</x:v>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K29" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
         <x:v/>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P29" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q29" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R29" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v/>
       </x:c>
       <x:c r="U29" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V29" t="str">
-        <x:v>Limited to etching aluminum. Ref. RCI 106903</x:v>
+        <x:v>Limits: Limited to etching Al and Ti. Ref. RCI 648908</x:v>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X29" t="n">
-        <x:v>26118</x:v>
+        <x:v>23418</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD29" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG29" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="n">
-        <x:v>17106</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>90068865</x:v>
+        <x:v>90051777</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
+        <x:v>Mitchell Laboratories Inc</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>2522 WEST 21ST STREET</x:v>
+        <x:v>7707 Bequette Ave</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>CHANUTE</x:v>
+        <x:v>Pico Rivera</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>66720-6132</x:v>
+        <x:v>90660</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>6203052451</x:v>
+        <x:v>(562) 949-6144</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>620-305-2401</x:v>
+        <x:v>(562) 949-7584</x:v>
       </x:c>
       <x:c r="J30" t="str">
-        <x:v>5/9/2018</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
         <x:v/>
       </x:c>
       <x:c r="O30" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P30" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q30" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R30" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v/>
       </x:c>
       <x:c r="U30" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V30" t="str">
-        <x:v>Aluminum only per RCI 432490</x:v>
+        <x:v>Limited to etching aluminum. Ref. RCI 106903</x:v>
       </x:c>
       <x:c r="W30" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X30" t="n">
-        <x:v>23393</x:v>
+        <x:v>26118</x:v>
       </x:c>
       <x:c r="Y30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD30" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="n">
-        <x:v>27</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>90052132</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>Pacific Magnetic  Penetrant Co Inc</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>6837 Farmdale Ave</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>N Hollywood</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>91605</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>(818) 765-7266</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>(818) 764-3355</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
         <x:v/>
       </x:c>
       <x:c r="O31" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P31" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q31" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T31" t="str">
         <x:v/>
       </x:c>
       <x:c r="U31" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V31" t="str">
-        <x:v>Limits: Approved for Aluminum, CRES and Titanium only</x:v>
+        <x:v>Aluminum only per RCI 432490</x:v>
       </x:c>
       <x:c r="W31" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X31" t="n">
-        <x:v>20292</x:v>
+        <x:v>23393</x:v>
       </x:c>
       <x:c r="Y31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA31" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC31" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD31" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG31" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="n">
-        <x:v>149</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>90052168</x:v>
+        <x:v>90052132</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>Paragon Services Inc West St.</x:v>
+        <x:v>Pacific Magnetic  Penetrant Co Inc</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>1015 S West Street</x:v>
+        <x:v>6837 Farmdale Ave</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>N Hollywood</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>67213</x:v>
+        <x:v>91605</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>(316) 945-5285</x:v>
+        <x:v>(818) 765-7266</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>(316) 945-8906</x:v>
+        <x:v>(818) 764-3355</x:v>
       </x:c>
       <x:c r="J32" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K32" t="str">
         <x:v/>
       </x:c>
       <x:c r="L32" t="str">
         <x:v/>
       </x:c>
       <x:c r="M32" t="str">
         <x:v/>
       </x:c>
       <x:c r="N32" t="str">
         <x:v/>
       </x:c>
       <x:c r="O32" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P32" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q32" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R32" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T32" t="str">
         <x:v/>
       </x:c>
       <x:c r="U32" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V32" t="str">
-        <x:v>Aluminum Alloys only</x:v>
+        <x:v>Limits: Approved for Aluminum, CRES and Titanium only</x:v>
       </x:c>
       <x:c r="W32" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X32" t="n">
-        <x:v>13697</x:v>
+        <x:v>20292</x:v>
       </x:c>
       <x:c r="Y32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA32" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB32" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC32" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD32" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="n">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>90052342</x:v>
+        <x:v>90052168</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>PRIDE PLATING INC</x:v>
+        <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
+        <x:v>1015 S West Street</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>GROVE</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>OK</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>74344</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>9187866111</x:v>
+        <x:v>(316) 945-5285</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>918-786-4234</x:v>
+        <x:v>(316) 945-8906</x:v>
       </x:c>
       <x:c r="J33" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K33" t="str">
-        <x:v>4GMH2</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L33" t="str">
         <x:v/>
       </x:c>
       <x:c r="M33" t="str">
         <x:v/>
       </x:c>
       <x:c r="N33" t="str">
         <x:v/>
       </x:c>
       <x:c r="O33" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P33" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q33" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R33" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T33" t="str">
         <x:v/>
       </x:c>
       <x:c r="U33" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V33" t="str">
-        <x:v/>
+        <x:v>Aluminum Alloys only</x:v>
       </x:c>
       <x:c r="W33" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X33" t="n">
-        <x:v>17029</x:v>
+        <x:v>13697</x:v>
       </x:c>
       <x:c r="Y33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA33" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB33" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC33" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD33" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG33" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="n">
-        <x:v>178</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>90024594</x:v>
+        <x:v>90052342</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>RAH INDUSTRIES INC                                </x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>24800 AVENUE ROCKEFELLER            </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>VALENCIA                            </x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>CA </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>91355                               </x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>6612955190</x:v>
+        <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v/>
+        <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J34" t="str">
-        <x:v>7/13/2004</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K34" t="str">
-        <x:v/>
+        <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L34" t="str">
         <x:v/>
       </x:c>
       <x:c r="M34" t="str">
         <x:v/>
       </x:c>
       <x:c r="N34" t="str">
         <x:v/>
       </x:c>
       <x:c r="O34" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P34" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q34" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R34" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T34" t="str">
         <x:v/>
       </x:c>
       <x:c r="U34" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V34" t="str">
-        <x:v>Aluminum only. Ref. RC/I BR435159  BR435158</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W34" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X34" t="n">
-        <x:v>23453</x:v>
+        <x:v>17029</x:v>
       </x:c>
       <x:c r="Y34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA34" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB34" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD34" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG34" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="n">
-        <x:v>337</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>90052833</x:v>
+        <x:v>90024594</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>SEYER INDUSTRIES INC                              </x:v>
+        <x:v>RAH INDUSTRIES INC                                </x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>66 PATMOS CT                        </x:v>
+        <x:v>24800 AVENUE ROCKEFELLER            </x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>SAINT PETERS                        </x:v>
+        <x:v>VALENCIA                            </x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>MO </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>63376-3903                          </x:v>
+        <x:v>91355                               </x:v>
       </x:c>
       <x:c r="H35" t="str">
-        <x:v>636-928-1190</x:v>
+        <x:v>6612955190</x:v>
       </x:c>
       <x:c r="I35" t="str">
-        <x:v>636-928-8945</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J35" t="str">
-        <x:v>3/22/2010</x:v>
+        <x:v>7/13/2004</x:v>
       </x:c>
       <x:c r="K35" t="str">
         <x:v/>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
         <x:v/>
       </x:c>
       <x:c r="N35" t="str">
         <x:v/>
       </x:c>
       <x:c r="O35" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P35" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q35" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R35" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T35" t="str">
         <x:v/>
       </x:c>
       <x:c r="U35" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V35" t="str">
-        <x:v>Limited to Aluminum and Titanium only</x:v>
+        <x:v>Aluminum only. Ref. RC/I BR435159  BR435158</x:v>
       </x:c>
       <x:c r="W35" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X35" t="n">
-        <x:v>23554</x:v>
+        <x:v>23453</x:v>
       </x:c>
       <x:c r="Y35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA35" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB35" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC35" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD35" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG35" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="n">
-        <x:v>736</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>90053043</x:v>
+        <x:v>90052833</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
+        <x:v>SEYER INDUSTRIES INC                              </x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>3801 S OLIVER ST</x:v>
+        <x:v>66 PATMOS CT                        </x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>SAINT PETERS                        </x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v>KS</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G36" t="str">
-        <x:v>67210</x:v>
+        <x:v>63376-3903                          </x:v>
       </x:c>
       <x:c r="H36" t="str">
-        <x:v>13165235351</x:v>
+        <x:v>636-928-1190</x:v>
       </x:c>
       <x:c r="I36" t="str">
-        <x:v>316-526-1102</x:v>
+        <x:v>636-928-8945</x:v>
       </x:c>
       <x:c r="J36" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>3/22/2010</x:v>
       </x:c>
       <x:c r="K36" t="str">
         <x:v/>
       </x:c>
       <x:c r="L36" t="str">
         <x:v/>
       </x:c>
       <x:c r="M36" t="str">
         <x:v/>
       </x:c>
       <x:c r="N36" t="str">
         <x:v/>
       </x:c>
       <x:c r="O36" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P36" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q36" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R36" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T36" t="str">
         <x:v/>
       </x:c>
       <x:c r="U36" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V36" t="str">
-        <x:v/>
+        <x:v>Limited to Aluminum and Titanium only</x:v>
       </x:c>
       <x:c r="W36" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X36" t="n">
-        <x:v>14921</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="Y36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA36" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB36" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC36" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD36" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG36" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="n">
-        <x:v>15007</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90053043</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>3801 S OLIVER ST</x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>MO </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>67210</x:v>
       </x:c>
       <x:c r="H37" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>13165235351</x:v>
       </x:c>
       <x:c r="I37" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v>316-526-1102</x:v>
       </x:c>
       <x:c r="J37" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K37" t="str">
         <x:v/>
       </x:c>
       <x:c r="L37" t="str">
         <x:v/>
       </x:c>
       <x:c r="M37" t="str">
         <x:v/>
       </x:c>
       <x:c r="N37" t="str">
         <x:v/>
       </x:c>
       <x:c r="O37" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P37" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q37" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R37" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T37" t="str">
         <x:v/>
       </x:c>
       <x:c r="U37" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V37" t="str">
         <x:v/>
       </x:c>
       <x:c r="W37" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X37" t="n">
-        <x:v>26208</x:v>
+        <x:v>14921</x:v>
       </x:c>
       <x:c r="Y37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA37" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB37" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC37" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD37" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG37" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="n">
-        <x:v>161</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>90053143</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>Sullivan Precision Metal Finishing</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>995 North Service Road West</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>Sullivan</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>MO</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>63080</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H38" t="str">
-        <x:v>(573) 468-8049</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I38" t="str">
-        <x:v>(573) 468-2182</x:v>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J38" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K38" t="str">
         <x:v/>
       </x:c>
       <x:c r="L38" t="str">
         <x:v/>
       </x:c>
       <x:c r="M38" t="str">
         <x:v/>
       </x:c>
       <x:c r="N38" t="str">
         <x:v/>
       </x:c>
       <x:c r="O38" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P38" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q38" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R38" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T38" t="str">
         <x:v/>
       </x:c>
       <x:c r="U38" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V38" t="str">
         <x:v/>
       </x:c>
       <x:c r="W38" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X38" t="n">
-        <x:v>30062</x:v>
+        <x:v>26208</x:v>
       </x:c>
       <x:c r="Y38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA38" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB38" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC38" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD38" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG38" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="n">
-        <x:v>26163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>90173265</x:v>
+        <x:v>90053143</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
+        <x:v>Sullivan Precision Metal Finishing</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>601 Airport Dr</x:v>
+        <x:v>995 North Service Road West</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Mansfield</x:v>
+        <x:v>Sullivan</x:v>
       </x:c>
       <x:c r="F39" t="str">
-        <x:v>TX</x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>76063-2718</x:v>
+        <x:v>63080</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>817-477-2193 (X220)</x:v>
+        <x:v>(573) 468-8049</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v/>
+        <x:v>(573) 468-2182</x:v>
       </x:c>
       <x:c r="J39" t="str">
-        <x:v>5/31/2023</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K39" t="str">
         <x:v/>
       </x:c>
       <x:c r="L39" t="str">
         <x:v/>
       </x:c>
       <x:c r="M39" t="str">
         <x:v/>
       </x:c>
       <x:c r="N39" t="str">
         <x:v/>
       </x:c>
       <x:c r="O39" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P39" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q39" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R39" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T39" t="str">
         <x:v/>
       </x:c>
       <x:c r="U39" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V39" t="str">
-        <x:v>Aluminum only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W39" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X39" t="n">
-        <x:v>30157</x:v>
+        <x:v>30062</x:v>
       </x:c>
       <x:c r="Y39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA39" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB39" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC39" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD39" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG39" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="n">
-        <x:v>26145</x:v>
+        <x:v>26163</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>90127518</x:v>
+        <x:v>90173265</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>West Valley Plating</x:v>
+        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
       </x:c>
       <x:c r="D40" t="str">
-        <x:v>21061 Superior Street</x:v>
+        <x:v>601 Airport Dr</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>Chatsworth</x:v>
+        <x:v>Mansfield</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>CA</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>91311</x:v>
+        <x:v>76063-2718</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>818-709-1684</x:v>
+        <x:v>817-477-2193 (X220)</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v/>
       </x:c>
       <x:c r="J40" t="str">
-        <x:v>3/6/2023</x:v>
+        <x:v>5/31/2023</x:v>
       </x:c>
       <x:c r="K40" t="str">
         <x:v/>
       </x:c>
       <x:c r="L40" t="str">
         <x:v/>
       </x:c>
       <x:c r="M40" t="str">
         <x:v/>
       </x:c>
       <x:c r="N40" t="str">
         <x:v/>
       </x:c>
       <x:c r="O40" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="P40" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q40" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R40" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T40" t="str">
         <x:v/>
       </x:c>
       <x:c r="U40" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V40" t="str">
-        <x:v>Deviation approved per RC/I #BR 662234</x:v>
+        <x:v>Aluminum only</x:v>
       </x:c>
       <x:c r="W40" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="X40" t="n">
-        <x:v>28851</x:v>
+        <x:v>30157</x:v>
       </x:c>
       <x:c r="Y40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA40" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB40" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC40" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD40" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG40" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="n">
+        <x:v>26145</x:v>
+      </x:c>
+      <x:c r="B41" t="str">
+        <x:v>90127518</x:v>
+      </x:c>
+      <x:c r="C41" t="str">
+        <x:v>West Valley Plating</x:v>
+      </x:c>
+      <x:c r="D41" t="str">
+        <x:v>21061 Superior Street</x:v>
+      </x:c>
+      <x:c r="E41" t="str">
+        <x:v>Chatsworth</x:v>
+      </x:c>
+      <x:c r="F41" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G41" t="str">
+        <x:v>91311</x:v>
+      </x:c>
+      <x:c r="H41" t="str">
+        <x:v>818-709-1684</x:v>
+      </x:c>
+      <x:c r="I41" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J41" t="str">
+        <x:v>3/6/2023</x:v>
+      </x:c>
+      <x:c r="K41" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L41" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M41" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N41" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O41" t="str">
+        <x:v>ACS-PRS-1053</x:v>
+      </x:c>
+      <x:c r="P41" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q41" t="str">
+        <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
+      </x:c>
+      <x:c r="R41" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="T41" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U41" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="V41" t="str">
+        <x:v>Deviation approved per RC/I #BR 662234</x:v>
+      </x:c>
+      <x:c r="W41" t="n">
+        <x:v>2883</x:v>
+      </x:c>
+      <x:c r="X41" t="n">
+        <x:v>28851</x:v>
+      </x:c>
+      <x:c r="Y41" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z41" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA41" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB41" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC41" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD41" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE41" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF41" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG41" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>