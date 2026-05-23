--- v2 (2026-02-22)
+++ v3 (2026-05-23)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0088078c44d8428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9902b8d9ef54931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4931b5daa869480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R982eeaa94380489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4931b5daa869480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R982eeaa94380489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -271,51 +271,51 @@
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>“Approval of suppliers to ACS-PRS-1008 is only required for hot forming and superplastic forming of titanium. Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by Northrop Grumman provided all stress relief operations are performed by an approved special processor to AMS2801.”</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>ACS-PRS-1008 </x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Forming  Straightening of Titanium and Titanium Alloys. “Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by NGC provided all stress relief operations are performed by an approved supplier to AMS2801.”</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>Hot form only</x:v>
+        <x:v>Limited to Hot form only</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="X3" t="n">
         <x:v>21298</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>