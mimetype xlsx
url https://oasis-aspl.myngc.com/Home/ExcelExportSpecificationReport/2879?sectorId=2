--- v3 (2026-05-23)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9902b8d9ef54931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec08f86668547b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R982eeaa94380489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R53a7596e02e246ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R982eeaa94380489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53a7596e02e246ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -309,320 +309,222 @@
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>274</x:v>
+        <x:v>20258</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90055122</x:v>
+        <x:v>90073702</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>DJ ENGINEERING INC                                </x:v>
+        <x:v>JCR Aircraft Deburring LLC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>219 W 6TH AVE                       </x:v>
+        <x:v>221 Foundation Ave</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>AUGUSTA                             </x:v>
+        <x:v>La Habra</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>67010-1251                          </x:v>
+        <x:v>90631-6812</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>3167751212</x:v>
+        <x:v>714-870-4427</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>316-775-7420</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>9/22/2009</x:v>
+        <x:v>2/25/2019</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>“Approval of suppliers to ACS-PRS-1008 is only required for hot forming and superplastic forming of titanium. Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by Northrop Grumman provided all stress relief operations are performed by an approved special processor to AMS2801.”</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>ACS-PRS-1008 </x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Forming  Straightening of Titanium and Titanium Alloys. “Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by NGC provided all stress relief operations are performed by an approved supplier to AMS2801.”</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Hot forming only. </x:v>
+        <x:v>Limited to Hot Forming Only. Specifically, pre-heat the material prior to forming. </x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>12636</x:v>
+        <x:v>14960</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>20258</x:v>
+        <x:v>17045</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90073702</x:v>
+        <x:v>90051555</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>JCR Aircraft Deburring LLC</x:v>
+        <x:v>MANUFACTURING DEVELOPMENT INC</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>221 Foundation Ave</x:v>
+        <x:v>37515 WEST 15TH STREET SOUTH</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>La Habra</x:v>
+        <x:v>CHENEY</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90631-6812</x:v>
+        <x:v>67025-8828</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>714-870-4427</x:v>
+        <x:v>3165423166</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v/>
+        <x:v>316-542-0331</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>2/25/2019</x:v>
+        <x:v>1/9/2018</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>“Approval of suppliers to ACS-PRS-1008 is only required for hot forming and superplastic forming of titanium. Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by Northrop Grumman provided all stress relief operations are performed by an approved special processor to AMS2801.”</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>ACS-PRS-1008 </x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Forming  Straightening of Titanium and Titanium Alloys. “Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by NGC provided all stress relief operations are performed by an approved supplier to AMS2801.”</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Limited to Hot Forming Only. Specifically, pre-heat the material prior to forming. </x:v>
+        <x:v>Hot forming only.</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>14960</x:v>
+        <x:v>12580</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>