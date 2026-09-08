--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec08f86668547b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54e20e266e345cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R53a7596e02e246ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5ed7fdb89f674c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53a7596e02e246ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ed7fdb89f674c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">