--- v6 (2026-08-21)
+++ v7 (2026-10-19)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bda844edf54419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9f5d6ce97c4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R319251264e8c4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R74387eaea25c4c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R319251264e8c4c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74387eaea25c4c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -506,418 +506,516 @@
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>13958</x:v>
+        <x:v>26114</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90063606</x:v>
+        <x:v>90051101</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>MISTRAS Services, Kent, WA</x:v>
+        <x:v>JANICKI INDUSTRIES INC                            </x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>212th Street Business Park, 7820 South 210th Street, Suite 110</x:v>
+        <x:v>1476 MOORE ST                       </x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Kent</x:v>
+        <x:v>SEDRO WOOLLEY                       </x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>WA</x:v>
+        <x:v>WA </x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>98032</x:v>
+        <x:v>98284                               </x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>253-656-0062</x:v>
+        <x:v>360.814.1753</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v/>
+        <x:v>360-814-1707</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>6/15/2017</x:v>
+        <x:v>10/28/2022</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>ACS-PRS-7101 </x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Non-Destructive Inspection of Composite Structures</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>2876</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>10440</x:v>
+        <x:v>29879</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>273</x:v>
+        <x:v>13958</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90052667</x:v>
+        <x:v>90063606</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Royal Engineered Composites</x:v>
+        <x:v>MISTRAS Services, Kent, WA</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>1046 E 9th St</x:v>
+        <x:v>212th Street Business Park, 7820 South 210th Street, Suite 110</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Minden</x:v>
+        <x:v>Kent</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>NE</x:v>
+        <x:v>WA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>68959-2439</x:v>
+        <x:v>98032</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>(308) 832-2760</x:v>
+        <x:v>253-656-0062</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>(308) 832-2214</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>3/25/2004</x:v>
+        <x:v>6/15/2017</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>ACS-PRS-7101 </x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Non-Destructive Inspection of Composite Structures</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v>Limitation: Manual  Hand Held Pulse Echo A-Scan (PEA) and C-Scan (TTU</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>2876</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>12612</x:v>
+        <x:v>10440</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>736</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90053043</x:v>
+        <x:v>90052667</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
+        <x:v>Royal Engineered Composites</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>3801 S OLIVER ST</x:v>
+        <x:v>1046 E 9th St</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>Minden</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>KS</x:v>
+        <x:v>NE</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>67210</x:v>
+        <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>13165235351</x:v>
+        <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>316-526-1102</x:v>
+        <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>ACS-PRS-7101 </x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Non-Destructive Inspection of Composite Structures</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v/>
+        <x:v>Limitation: Manual  Hand Held Pulse Echo A-Scan (PEA) and C-Scan (TTU</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>2876</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>14933</x:v>
+        <x:v>12612</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>25930</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90075835</x:v>
+        <x:v>90053043</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>TIGHITCO INC</x:v>
+        <x:v>SPIRIT AEROSYSTEMS INC</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>8450 PALMETTO COMMERCE PARKWAY</x:v>
+        <x:v>3801 S OLIVER ST</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>LADSON</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>SC</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>29456</x:v>
+        <x:v>67210</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>843-376-0321</x:v>
+        <x:v>13165235351</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>803-630-0481</x:v>
+        <x:v>316-526-1102</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>9/9/2020</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>ACS-PRS-7101 </x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Non-Destructive Inspection of Composite Structures</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Pulse-echo A-scan only </x:v>
+        <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>2876</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>23526</x:v>
+        <x:v>14933</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="n">
+        <x:v>25930</x:v>
+      </x:c>
+      <x:c r="B10" t="str">
+        <x:v>90075835</x:v>
+      </x:c>
+      <x:c r="C10" t="str">
+        <x:v>TIGHITCO INC</x:v>
+      </x:c>
+      <x:c r="D10" t="str">
+        <x:v>8450 PALMETTO COMMERCE PARKWAY</x:v>
+      </x:c>
+      <x:c r="E10" t="str">
+        <x:v>LADSON</x:v>
+      </x:c>
+      <x:c r="F10" t="str">
+        <x:v>SC</x:v>
+      </x:c>
+      <x:c r="G10" t="str">
+        <x:v>29456</x:v>
+      </x:c>
+      <x:c r="H10" t="str">
+        <x:v>843-376-0321</x:v>
+      </x:c>
+      <x:c r="I10" t="str">
+        <x:v>803-630-0481</x:v>
+      </x:c>
+      <x:c r="J10" t="str">
+        <x:v>9/9/2020</x:v>
+      </x:c>
+      <x:c r="K10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O10" t="str">
+        <x:v>ACS-PRS-7101 </x:v>
+      </x:c>
+      <x:c r="P10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q10" t="str">
+        <x:v>Non-Destructive Inspection of Composite Structures</x:v>
+      </x:c>
+      <x:c r="R10" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="T10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U10" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="V10" t="str">
+        <x:v>Pulse-echo A-scan only </x:v>
+      </x:c>
+      <x:c r="W10" t="n">
+        <x:v>2876</x:v>
+      </x:c>
+      <x:c r="X10" t="n">
+        <x:v>23526</x:v>
+      </x:c>
+      <x:c r="Y10" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z10" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA10" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB10" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC10" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD10" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE10" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF10" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>