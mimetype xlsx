--- v5 (2026-08-21)
+++ v6 (2026-11-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2479e25efc74778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaac480d9b114344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87704886cfcf43b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R37ec197c1a824dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87704886cfcf43b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37ec197c1a824dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -708,57 +708,57 @@
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>90076059</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>FINE QUALITY METAL FINISHING INC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>1640 DAISY AVE</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v/>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
@@ -909,51 +909,51 @@
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>90056149</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>HAR-CONN CHROME CO</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>603 NEW PARK AVE</x:v>
+        <x:v>603 NEW PARK AVENUE</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>WEST HARTFORD</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>CT</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>06110-1318</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>860-236-6801</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>860-570-2017</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>9/1/2010</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>