--- v2 (2026-02-07)
+++ v3 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146959bd90364f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23336826dcc48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbe8317bfc678411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87e5d28b5c1e4cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe8317bfc678411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87e5d28b5c1e4cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -315,63 +315,63 @@
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90048618</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>All Metals Processing of Orange County, LLC</x:v>
+        <x:v>ALL METALS PROCESSING OF</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>8401 STANDUSTRIAL ST                </x:v>
+        <x:v>8401 STANDUSTRIAL ST</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>STANTON                             </x:v>
+        <x:v>STANTON</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>90680-2619                          </x:v>
+        <x:v>90680-2619</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
@@ -1489,411 +1489,411 @@
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>15007</x:v>
+        <x:v>26001</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90122537</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>MO </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U16" t="str">
         <x:v/>
       </x:c>
       <x:c r="V16" t="str">
-        <x:v>This specification shall be used in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
+        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>26207</x:v>
+        <x:v>23779</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
-        <x:v>63</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>90053494</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>TRIUMPH PROCESSING</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>2605 INDUSTRY WAY</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>LYNWOOD</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>CA</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>90262</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>(323) 563-1338</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I17" t="str">
-        <x:v>323-567-7130</x:v>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S17" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U17" t="str">
         <x:v/>
       </x:c>
       <x:c r="V17" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>This specification shall be used in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>29511</x:v>
+        <x:v>26207</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>44946</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90218498</x:v>
+        <x:v>90053494</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
+        <x:v>TRIUMPH PROCESSING</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>2588 Industry Way</x:v>
+        <x:v>2605 INDUSTRY WAY</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>Lynwood</x:v>
+        <x:v>LYNWOOD</x:v>
       </x:c>
       <x:c r="F18" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>90262</x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>310-613-6758</x:v>
+        <x:v>(323) 563-1338</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v/>
+        <x:v>323-567-7130</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>9/22/2025</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S18" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U18" t="str">
         <x:v/>
       </x:c>
       <x:c r="V18" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>30382</x:v>
+        <x:v>29511</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>26001</x:v>
+        <x:v>44946</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90122537</x:v>
+        <x:v>90218498</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>2588 Industry Way</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>Lynwood</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>67213</x:v>
+        <x:v>90262</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>310-613-6758</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v/>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>7/1/2021</x:v>
+        <x:v>9/22/2025</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S19" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U19" t="str">
         <x:v/>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>23779</x:v>
+        <x:v>30382</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>