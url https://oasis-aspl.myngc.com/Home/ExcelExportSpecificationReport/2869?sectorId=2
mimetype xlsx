--- v3 (2026-05-08)
+++ v4 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23336826dcc48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7cc0de4ff04d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87e5d28b5c1e4cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc1529b40cc064c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87e5d28b5c1e4cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1529b40cc064c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -800,1107 +800,1207 @@
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>347</x:v>
+        <x:v>26065</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90056149</x:v>
+        <x:v>90125444</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Har-Conn Chrome Co</x:v>
+        <x:v>Galvair Srl</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>603 New Park Avenue</x:v>
+        <x:v>Via T. Edison, 10</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>W. Hartford</x:v>
+        <x:v>Barberino del Mugello, Firenze</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>CT</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>06110</x:v>
+        <x:v>50031</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>(860) 236-6801</x:v>
+        <x:v>(+39) 055-842-5835</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>(860) 570-2107</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>9/1/2010</x:v>
+        <x:v>3/29/2022</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U9" t="str">
         <x:v/>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>This spec a shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing type</x:v>
+        <x:v>Approval based on QCS-001
+and subject to the limitations
+listed on the QCS-001 website</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>14943</x:v>
+        <x:v>30738</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
-        <x:v>268</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AB9" t="str">
-        <x:v>United States</x:v>
+        <x:v>Italy</x:v>
       </x:c>
       <x:c r="AC9" t="str">
-        <x:v>US</x:v>
+        <x:v>IT</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>175</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90055274</x:v>
+        <x:v>90056149</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>HIXSON METAL FINISHING                            </x:v>
+        <x:v>Har-Conn Chrome Co</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>829 PRODUCTION PL                   </x:v>
+        <x:v>603 New Park Avenue</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>NEWPORT BEACH                       </x:v>
+        <x:v>W. Hartford</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>CA </x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>92663                               </x:v>
+        <x:v>06110</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>8009009798</x:v>
+        <x:v>(860) 236-6801</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>949-645-0534</x:v>
+        <x:v>(860) 570-2107</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>9/1/2010</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U10" t="str">
         <x:v/>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>This spec a shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing type</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>29523</x:v>
+        <x:v>14943</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>129</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90051536</x:v>
+        <x:v>90055274</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
+        <x:v>HIXSON METAL FINISHING                            </x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>8135 1st AVE S</x:v>
+        <x:v>829 PRODUCTION PL                   </x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>SEATTLE</x:v>
+        <x:v>NEWPORT BEACH                       </x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>WA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>98108-4202</x:v>
+        <x:v>92663                               </x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>206-762-5855</x:v>
+        <x:v>8009009798</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>206-763-1641</x:v>
+        <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>5/13/2009</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U11" t="str">
         <x:v/>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>30009</x:v>
+        <x:v>29523</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>247</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90051682</x:v>
+        <x:v>90051536</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>Metal Finishing Company Inc</x:v>
+        <x:v>MAGNETIC AND PENETRANT SERVICES CO</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>1423 S Mclean Blvd</x:v>
+        <x:v>8135 1st AVE S</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>SEATTLE</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>KS</x:v>
+        <x:v>WA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>57213</x:v>
+        <x:v>98108-4202</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>(316) 267-7289</x:v>
+        <x:v>206-762-5855</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>(316) 267-1450</x:v>
+        <x:v>206-763-1641</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/13/2009</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U12" t="str">
         <x:v/>
       </x:c>
       <x:c r="V12" t="str">
+        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+      </x:c>
+      <x:c r="W12" t="n">
+        <x:v>2869</x:v>
+      </x:c>
+      <x:c r="X12" t="n">
+        <x:v>30009</x:v>
+      </x:c>
+      <x:c r="Y12" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z12" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA12" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB12" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC12" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD12" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE12" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF12" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG12" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="n">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B13" t="str">
+        <x:v>90051682</x:v>
+      </x:c>
+      <x:c r="C13" t="str">
+        <x:v>Metal Finishing Company Inc</x:v>
+      </x:c>
+      <x:c r="D13" t="str">
+        <x:v>1423 S Mclean Blvd</x:v>
+      </x:c>
+      <x:c r="E13" t="str">
+        <x:v>Wichita</x:v>
+      </x:c>
+      <x:c r="F13" t="str">
+        <x:v>KS</x:v>
+      </x:c>
+      <x:c r="G13" t="str">
+        <x:v>57213</x:v>
+      </x:c>
+      <x:c r="H13" t="str">
+        <x:v>(316) 267-7289</x:v>
+      </x:c>
+      <x:c r="I13" t="str">
+        <x:v>(316) 267-1450</x:v>
+      </x:c>
+      <x:c r="J13" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="K13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O13" t="str">
+        <x:v>2ZZP00001</x:v>
+      </x:c>
+      <x:c r="P13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q13" t="str">
+        <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
+      </x:c>
+      <x:c r="S13" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T13" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="V13" t="str">
         <x:v>This spec shall be used in
 conjunction with MIL-PRF-8625
 for appropriate anodize and
 sealing type</x:v>
       </x:c>
-      <x:c r="W12" t="n">
-[...96 lines deleted...]
-      </x:c>
       <x:c r="W13" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>30546</x:v>
+        <x:v>18099</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>17106</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90068865</x:v>
+        <x:v>90051812</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
+        <x:v>MORRELL'S ELECTRO PLATING INC                     </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>2522 WEST 21ST STREET</x:v>
+        <x:v>432 E EUCLID AVE                    </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>CHANUTE</x:v>
+        <x:v>COMPTON                             </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>KS</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>66720-6132</x:v>
+        <x:v>90222-2810                          </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>6203052451</x:v>
+        <x:v>323-636-1004</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>620-305-2401</x:v>
+        <x:v>310-369-1025</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>5/9/2018</x:v>
+        <x:v>8/18/2006</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U14" t="str">
         <x:v/>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on the QCS-001 website, This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing type</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>14708</x:v>
+        <x:v>30546</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>248</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90052095</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>Ozark Mountain Technologies, Inc.</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>106 Midland Drive</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>Cuba</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>MO</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>65453</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>(573) 885-3018</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>(573) 885-3029</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>6/27/2006</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U15" t="str">
         <x:v/>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on the QCS-001 website, This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing type</x:v>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>29590</x:v>
+        <x:v>14708</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>26001</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90122537</x:v>
+        <x:v>90052095</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>Premier Processing, LLC</x:v>
+        <x:v>Ozark Mountain Technologies, Inc.</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>3002 3002 W Pawnee ST</x:v>
+        <x:v>106 Midland Drive</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>WICHITA</x:v>
+        <x:v>Cuba</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>KS</x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>67213</x:v>
+        <x:v>65453</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>3164253565</x:v>
+        <x:v>(573) 885-3018</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v/>
+        <x:v>(573) 885-3029</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>7/1/2021</x:v>
+        <x:v>6/27/2006</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U16" t="str">
         <x:v/>
       </x:c>
       <x:c r="V16" t="str">
-        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>23779</x:v>
+        <x:v>29590</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
-        <x:v>15007</x:v>
+        <x:v>26001</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90122537</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>MO </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="I17" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S17" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U17" t="str">
         <x:v/>
       </x:c>
       <x:c r="V17" t="str">
-        <x:v>This specification shall be used in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
+        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>26207</x:v>
+        <x:v>23779</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>63</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90053494</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>TRIUMPH PROCESSING</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>2605 INDUSTRY WAY</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>LYNWOOD</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>CA</x:v>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>90262</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>(323) 563-1338</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v>323-567-7130</x:v>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S18" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U18" t="str">
         <x:v/>
       </x:c>
       <x:c r="V18" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>This specification shall be used in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>29511</x:v>
+        <x:v>26207</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>44946</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90218498</x:v>
+        <x:v>90053494</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
+        <x:v>TRIUMPH PROCESSING</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>2588 Industry Way</x:v>
+        <x:v>2605 INDUSTRY WAY</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>Lynwood</x:v>
+        <x:v>LYNWOOD</x:v>
       </x:c>
       <x:c r="F19" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G19" t="str">
         <x:v>90262</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>310-613-6758</x:v>
+        <x:v>(323) 563-1338</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v/>
+        <x:v>323-567-7130</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>9/22/2025</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S19" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U19" t="str">
         <x:v/>
       </x:c>
       <x:c r="V19" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>30382</x:v>
+        <x:v>29511</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="n">
+        <x:v>44946</x:v>
+      </x:c>
+      <x:c r="B20" t="str">
+        <x:v>90218498</x:v>
+      </x:c>
+      <x:c r="C20" t="str">
+        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
+      </x:c>
+      <x:c r="D20" t="str">
+        <x:v>2588 Industry Way</x:v>
+      </x:c>
+      <x:c r="E20" t="str">
+        <x:v>Lynwood</x:v>
+      </x:c>
+      <x:c r="F20" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G20" t="str">
+        <x:v>90262</x:v>
+      </x:c>
+      <x:c r="H20" t="str">
+        <x:v>310-613-6758</x:v>
+      </x:c>
+      <x:c r="I20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="J20" t="str">
+        <x:v>9/22/2025</x:v>
+      </x:c>
+      <x:c r="K20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O20" t="str">
+        <x:v>2ZZP00001</x:v>
+      </x:c>
+      <x:c r="P20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q20" t="str">
+        <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
+      </x:c>
+      <x:c r="S20" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T20" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="V20" t="str">
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+      </x:c>
+      <x:c r="W20" t="n">
+        <x:v>2869</x:v>
+      </x:c>
+      <x:c r="X20" t="n">
+        <x:v>30382</x:v>
+      </x:c>
+      <x:c r="Y20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA20" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB20" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC20" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD20" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>