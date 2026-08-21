--- v4 (2026-06-24)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7cc0de4ff04d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2479e25efc74778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc1529b40cc064c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87704886cfcf43b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1529b40cc064c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87704886cfcf43b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -173,51 +173,51 @@
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U2" t="str">
         <x:v/>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Limits: Approval based on QCS-001 listing. This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+        <x:v>Approval based on QCS-001 listing and subject to the limitations listed on the QCS-001 website</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>23355</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -506,233 +506,233 @@
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90049333</x:v>
+        <x:v>90050010</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>CALIFORNIA METAL PROCESSING CO                    </x:v>
+        <x:v>E M E INC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>1530 W Slauson Ave                  </x:v>
+        <x:v>431 E. Oaks St</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Los Angeles                         </x:v>
+        <x:v>COMPTON</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>90047                               </x:v>
+        <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>3237532247</x:v>
+        <x:v>3106391621</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v/>
+        <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U6" t="str">
         <x:v/>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing type</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>29710</x:v>
+        <x:v>18122</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>66</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90050010</x:v>
+        <x:v>90024581</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>E M E INC</x:v>
+        <x:v>EMBEE PROCESSING, LLC</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>431 E. Oaks St</x:v>
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>COMPTON</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>90221-1001</x:v>
+        <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>3106391621</x:v>
+        <x:v>7145469842</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>310-639-8559</x:v>
+        <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K7" t="str">
-        <x:v/>
+        <x:v>8H252</x:v>
       </x:c>
       <x:c r="L7" t="str">
-        <x:v/>
+        <x:v>009659541</x:v>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U7" t="str">
         <x:v/>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing type</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>18122</x:v>
+        <x:v>30776</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>90076059</x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>FINE QUALITY METAL FINISHING</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>1640 Daisy Ave. </x:v>
       </x:c>
       <x:c r="E8" t="str">
@@ -906,69 +906,69 @@
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>IT</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>90056149</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>Har-Conn Chrome Co</x:v>
+        <x:v>HAR-CONN CHROME CO</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>603 New Park Avenue</x:v>
+        <x:v>603 NEW PARK AVE</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>W. Hartford</x:v>
+        <x:v>WEST HARTFORD</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>CT</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>06110</x:v>
+        <x:v>06110-1318</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>(860) 236-6801</x:v>
+        <x:v>860-236-6801</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>(860) 570-2107</x:v>
+        <x:v>860-570-2017</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>9/1/2010</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
@@ -1649,51 +1649,53 @@
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="S17" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U17" t="str">
         <x:v/>
       </x:c>
       <x:c r="V17" t="str">
-        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+        <x:v>Approval based on QCS-001
+and subject to the limitations
+listed on QCS-001</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="X17" t="n">
         <x:v>23779</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>