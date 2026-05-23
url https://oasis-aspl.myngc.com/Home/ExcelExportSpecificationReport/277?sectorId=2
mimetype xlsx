--- v2 (2026-02-22)
+++ v3 (2026-05-23)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336fb4f0fc034678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea53bbee9c1c4dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0d3327d4912942e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra7c17802e17242ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d3327d4912942e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7c17802e17242ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -209,28 +209,126 @@
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
+    <x:row r="3">
+      <x:c r="A3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B3" t="str">
+        <x:v>90045280</x:v>
+      </x:c>
+      <x:c r="C3" t="str">
+        <x:v>HUGHES BROS AIRCRAFTERS INC</x:v>
+      </x:c>
+      <x:c r="D3" t="str">
+        <x:v>11010 Garfield Place</x:v>
+      </x:c>
+      <x:c r="E3" t="str">
+        <x:v>SOUTH GATE</x:v>
+      </x:c>
+      <x:c r="F3" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G3" t="str">
+        <x:v>90280-7583</x:v>
+      </x:c>
+      <x:c r="H3" t="str">
+        <x:v>13237734541</x:v>
+      </x:c>
+      <x:c r="I3" t="str">
+        <x:v>562/923-1393</x:v>
+      </x:c>
+      <x:c r="J3" t="str">
+        <x:v>1/18/2008</x:v>
+      </x:c>
+      <x:c r="K3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N3" t="str">
+        <x:v>Supplier approval is required for hot forming only.</x:v>
+      </x:c>
+      <x:c r="O3" t="str">
+        <x:v>MA-122</x:v>
+      </x:c>
+      <x:c r="P3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q3" t="str">
+        <x:v>Sheet Metal Parts, Aluminum, Magnesium, Ferrous and Nickel Base Alloy, Fabr</x:v>
+      </x:c>
+      <x:c r="R3" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="T3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U3" t="str">
+        <x:v>Miscellaneous</x:v>
+      </x:c>
+      <x:c r="V3" t="str">
+        <x:v>Cold forming on aluminum only</x:v>
+      </x:c>
+      <x:c r="W3" t="n">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="X3" t="n">
+        <x:v>30693</x:v>
+      </x:c>
+      <x:c r="Y3" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z3" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA3" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB3" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC3" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD3" t="str">
+        <x:v>Manufacturer</x:v>
+      </x:c>
+      <x:c r="AE3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG3" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>