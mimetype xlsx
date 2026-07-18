--- v3 (2026-05-23)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea53bbee9c1c4dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1d11be34c14de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra7c17802e17242ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R33009901ea9842eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7c17802e17242ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33009901ea9842eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">