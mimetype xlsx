--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1d11be34c14de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ee2f3e580f4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R33009901ea9842eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R44bded2b39fb4890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33009901ea9842eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44bded2b39fb4890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">